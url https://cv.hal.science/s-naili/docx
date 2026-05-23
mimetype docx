--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salah Naili </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based multiscale prediction of composite aerogels’ effective thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 304, pp.110617. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of collagen fibril orientation on the anisotropic properties of peri-implant bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (3), pp.879-891. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01811-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of fluid saturated double porosity media with a new type of the contrast in the Biot mesoscopic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, pp.750-777. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2023.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Development of Graphene/Chitosan Biocomposite Aerogels with Enhanced Mechanical and Thermal Insulation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séna Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (21), pp.13132-13146. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c02301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On effective surface elastic moduli for microstructured strongly anisotropic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Eremeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.104135. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2024.104135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale characterization of effective mechanical properties of graphene-chitosan composite aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.109491. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.109491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of multiphase architectured media: Bandgap tracking via the measurement of the reflection coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.109844. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic bandgaps in viscoelastic 1D-periodic media: Mechanical modeling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106951. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of guided-waves in heterogeneous and anisotropic elastic plates: A probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoisse Abdoulatuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91, pp.104382. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order SAFE computation of reflection and transmission coefficients for functionally-graded poroelastic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakharaddin Seyfaddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.102914. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2022.102914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound characterization of the viscoelastic properties of additively manufactured photopolymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (3), pp.1901-1912. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual UV-Thermal Curing of Biobased Resorcinol Epoxy Resin-Diatomite Composites with Improved Acoustic Performance and Attractive Flame Retardancy Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy-Louis Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.24-48. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/suschem2010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of acoustic waves in homogenized fluid-saturated deforming poroelastic periodic structures under permanent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 394, pp.113536. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2021.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach to characterize effective mechanical, hydraulic and acoustic properties of a new bio-based porous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.101938. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale characterization of effective thermal properties by an asymptotic homogenization method of a biosourced epoxy resin with two porosity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91 (9), pp.3773-3797. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-021-01977-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse surface waves on a cylindrical surface with coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Eremeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.103188. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2019.103188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the fluid–structure interaction in acoustics of porous media perfused by viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (4), pp.137. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00033-020-01361-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of ultrasound waves with bone remodelling: a multiscale computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01306-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurable bulk epoxy resins based on resorcinol derivative through cationic polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc‐bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu‐hai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy‐louis Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (36), pp.49051. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of waves in double-porosity Biot medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 232, pp.105849. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modelling of the heat capacity and anisotropic thermal expansion of nanoporous hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Honorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.100251. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial Role of Covalent Surface Functionalization of Clay Nanofillers on Improvement of the Mechanical Properties of Bioepoxy Resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-S. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (18), pp.15211-15220. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal boundary value problems in the half-space with mixed convective boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Gorbushin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Parnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Assier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (1), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10665-019-09986-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous water and ion dynamics in hydroxyapatite mesopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Honorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.26 - 34. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the microstructure and density profiles on wave propagation across an interface with material properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Placidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mech. Thermodyn.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.1165--1180. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-018-0740-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimisation of Acoustic Absorbers with Cross-Like Pores Via a Homogenisation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Gorbushin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (4), pp.638-649. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modelling of the heat capacity and anisotropic thermal expansion of nanoporous hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Túlio Honório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.100251. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effective bone-elasticity tensor based on μCT imaging by a stochastic model. A multi-method validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.147-167. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of waves in fluid-saturated porous media with high contrast heterogeneity : homogenization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu‐hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (9), pp.1699-1733. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.201700062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization and multiscale analysis for the evaluation of dental implant stability: a sensitivity study Biomedical Signal Processing and Control 42 (2018) 37-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of effective elastic properties of polymer/clay nanocomposites: A parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.139-150. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Colonization Ability of a Commercialized Large Porous Alveolar Scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bouderlique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélene Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.8949264. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/8949264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anisotropic bone properties on the biomechanical behavior of the acetabular cup implant: a multiscale finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (12), pp.1312-1325. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1357703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Hydroxyapatite Nanopores in Contact with Electrolyte Solutions: The Effect of Nanoconfinement and Solvated Ions on the Surface Reactivity and the Structural, Dynamical, and Vibrational Properties of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.57. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst7020057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in strain gradient poroelastic medium with microinertia: closed-form and finite element solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing dispersion curves of elastic/viscoelastic transversely-isotropic bone plates coupled with soft tissue and marrow using semi-analytical finite element (SAFE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N.H.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.371-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase velocity estimation technique based on adaptive beamforming for ultrasonic guided waves propagating along cortical long bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeaki Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (7S1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of ultrasonic response of random cortical bone plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatuf A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.79-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic diffusion of water molecules in hydroxyapatite nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Caruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.509-519. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-017-0878-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of water molecules confined between hydroxyapaptite surfaces: A Molecular dynamics simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 418, pp.296-301. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation across a finite heterogeneous interphase modeled as an interface with material properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Placidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atomistic structure to thermodynamics and mechanical properties of epoxy/clay nanocomposites: Investigation by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.191-201. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue mineral density measured at the sub-millimeter scale can provide reliable statistics of elastic properties of bone matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.1885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface/interfacial anti-plane waves in solids with surface energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Eremeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.8-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexion and transmission coefficients of ultrasonic waves from random plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V.H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatuf A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulation of acoustic waves in homogenized strongly heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V.H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.92-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multiscale modelling of cortical bone elasticity based on high-resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (11), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-015-0695-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in strongly heterogeneous porous medium: Homogenization of Biot medium with dual porosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 334 (8), pp.569-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced SI-ATRP for the synthesis of photoclickable intercalated clay nanofillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Babinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.89322-89327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of ultrasound wave propagating in long bones using a poroelastic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.119-133. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286515582889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal mixed boundary value problems in the half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parnell W.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V.H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Abrahams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3), pp.845-866. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1021076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the biomechanical stability of a dental implant with quantitative ultrasound: A three-dimensional finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (2), pp.773-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of ultrasonic wave propagation in a dental implant for biomechanical stability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.1021-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of water confined in hydroxyapatite nanopores as derived from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134 (5), pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-scale multiphysics modeling of transport phenomena within cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.398970. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/398970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone water at the nanoscale : a Molecular Dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (S1), pp.1982-1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic study of the ultrasonic reflection coefficient from cortical bones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoisse Abdoulatuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (S1), pp.1864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of transient ultrasound wave propagation in a random heterogeneous long bone coupled with fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (2), pp.668-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface waves at the interface between an inviscid fluid and a dipolar gradient solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double porosity in fluid-saturated elastic media - deriving effective parameters by hierarchical homogenization of static problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in hydroxyapatite nanopores: possible implications for interstitial bone fluid flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (48), pp.3065-3070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the uncertainty propagation in multiscale modeling of cortical bone elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (S1), pp.2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-osmotic pump in osteo-articular tissue engineering: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Biomechanics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (4), pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical determinants of the stability of dental implants: influence of the bone-implant interface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meningaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical solution of transient plane waves transmitted through an anisotropic poroelastic plate immersed in fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic mesenchymal stem cells volumic seeding in a commercialized porous ceramic scaffold: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bouderlique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (S1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection of acoustic wave at the interface of a fluid-loaded dipolargradient elastic half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.98-103. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alveolar structure on the cell progression in the seeding of large bone scaffolds: an in silico study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (S1), pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic homogenization approach to estimate bone elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (5), pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of the effects of the axial variations of porosity and mineralisation on the elastic properties in the human femoral neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (sup1), pp.308-309. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomic sampling site and perfusate osmolarity effects on periosteum intrinsic permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Knothe Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp.323-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural versus electrostatic exclusion-enrichment effects in the effective chemical transport within the cortical bone: A numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.1223-1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic wave propagation in viscoelastic cortical bone plate coupled with fluids: A spectral finite element study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (9), pp.963-974. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.645811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multiscale modelling of elastic properties of bone ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp.334-336. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERSTIAL FLUID FLOW WITHIN BONE CANALICULI AND ELECTRO-CHEMO-MECHANICAL FEATURES OF THE CANALICULAR MILIEU. A MULTI-PARAMETRIC SENSITIVITY ANALYSIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.533-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do calcium fluxes within cortical bone affect osteocyte mechanosensitivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 303, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haïat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (-), pp.170-177. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrasonic wave propagation in anisotropic poroelastic bone plate using spectral finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (8), pp.861-876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructure and effective elastic properties of bone fibril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspired, Biomimetic and Nanobiomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (3), pp.154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the paradoxical determinations of the lacuno-canalicular permeability of bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (7), pp.933-946. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-011-0363-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial fluid flow within bone canaliculi and electro-chemo-mechanical features of the canalicular milieu. A multi-parametric sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of interstitial fluid flow in the bone lacuno-canalicular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (S1), pp.331-332. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical distribution of the degree of mineralization of bone tissue in human femoral neck: Impact on biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (4), pp.876-884. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2011.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible role of calcium permselectivity in bone adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Hypotheses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (3), pp.367--369. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mehy.2011.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analytical methods to determine the effective mesoscopic and macroscopic elastic properties of cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parnell W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.883-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical homogenization of fluid saturated porous solid with multiple porosity scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 340, pp.688-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of a fluid saturated medium with double porosity: relevance to the compact bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (5), pp.857-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the axial variations of porosity and mineralization on the elastic properties of the human femoral neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (5), pp.387-410. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmes.2012.087.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent contributing depth investigated by a lateral wave with axial transmission in viscoelastic cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (4), pp.EL114--EL120. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3554719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interstitial bone microcracks on strain-induced fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (6), pp.963-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiscale Theoretical Investigation of Electric Measurements in Living Bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (11), pp.2649--2677. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-011-9641-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the rotary remodeling equilibrium of bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (S1), pp.203-204. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.595181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium fluxes within cortical bone fluid may affect osteocyte mechanosensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Komarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (S1), pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the importance of multiphysical phenomena in bone remodelling signals expression? A multiscale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (6), pp.909-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical determination of the lacuno-canalicular permeability of bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (S1), pp.133-135. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.593767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid transport within porous media including ionic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1-2), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the nature of bone in vivo electricity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (S1), pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of transient ultrasonic wave propagation in fluid-loaded heterogeneous cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (4), pp.225-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone remodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Rietbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (6), pp.827-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent scattering model and velocity dispersion in trabecular bone: comparison with a multiple scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.95--108. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-010-0220-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of viscoelastic and viscous absorption on ultrasonic wave propagation in cortical bone: Application to axial transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (4), pp.2622-2634. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3353091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrasonic wave propagation in anisotropic cancellous bone immersed in fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of elastic waves in a fluid-loaded anisotropic functionally graded waveguide: Application to ultrasound characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (3), pp.1307-1317. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3292949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the transport in electrically charged porous media including ionic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.495--499. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2010.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic behaviour of cortical bone under harmonic axial loading: A finite element study at the osteonal scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.384--390. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Modelling of fluid transport through osteo-articular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0001-37652010000100011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the transport in charged porous media including ionic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.495-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closed-form solution for in vitro transient ultrasonic wave propagation in cancellous bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (4), pp.377--383. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2010.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the heterogeneous anisotropic elastic properties of human femoral bone: From nanoscopic to organ scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (10), pp.1857--1863. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic behaviour of cortical bone under harmonic axial loading: theoretical study at the osteonal tissue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">-H. Nguyen V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.384-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic poroelastic hollow cylinders with damaged periphery under harmonically axial loadings : relevance to bone osteons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.205-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the most energetic late arrival in axially transmitted signals in cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.2463-2470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational homogenization for modeling fibrillar structures in bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (2), pp.265-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of deformation-induced fluid flows in periodic osteonal matrix under harmonic axial loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 337 (5), pp.268-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the random anisotropic elasticity layer using transient wave propagation in a fluid-solid multilayer: Model and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (4), pp.2027-2034. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3087428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of fluid flow in charged porous media including cationic exchanges: application to bone tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 337 (11-12), pp.768-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of interstitial fluid movement in osteo-articular porous media including cationic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 337 (11-12), pp.768-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a gradient of material properties on ultrasonic wave propagation in cortical bone: application to axial transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (6), pp.4043-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic velocity dispersion in bovine cortical bone : an experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 124 (3), pp.1811-1821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of QUS parameters to controlled variations of bone strength assessed with a cellular model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (7), pp.1488-1496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of fibrous pericellular matrix in the cortical interstitial fluid movement with hydroelectrochemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics Engineering (ASME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanotransduction of bone remodelling: role of micro-cracks at the periphery of osteons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borocin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336 (4), pp.354-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity dispersion in trabecular bone: influence of multiple scattering and of absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 124 (6), pp.4047-4058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic wave propagation in a fluid-loaded anisotropic waveguide with laterally varying properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336 (9), pp.722-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svd-based algorithm for the axial transmission technique : application to cortical bone characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast wave propagation in trabecular bone: numerical study of the influence of porosity and structural anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123 (3), pp.1694-1705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial fluid flow in the osteon with spatial gradients of mechanical properties: a finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (6), pp.487-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the role of fibrous pericellular matrix in the cortical interstitial fluid movement with hydro-electro-chemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (1), pp.11001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Value Decomposition-based algorithm for the axial transmission technique: application to cortical bone characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-domain method to solve transient elastic wave propagation in a multilayer medium with a hybrid spectral-finite element space approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.383-399. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of ultrasonic attenuation in bovine cortical bone: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (12), pp.1933-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of mechanical properties of bone: study at the fibrillar scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335 (8), pp.436-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the coupled effects governing the movement of interstitial fluid in cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of different driving effects governing fluid movement in cortical bones: A coupled viewpoint for the mechanotransduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (S1), pp.S444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoacoustic model with uncertain mechanical properties for ultrasonic wave velocity prediction: Application to cortical bone evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (2), pp.729-740. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2146110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of an ultrasonic setup: calculation of the dispersion on wave speed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (7), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear stress in a laminar flow through a collapsed tube with wall contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure field in flow through uniform straight pipes with varying wall cross curvature,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (8), pp.645-663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing steady laminar flow through uniform straight tubes with varying wall cross curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (6), pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry length and wall shear in uniformly collapsed veins Key Engineering Materials,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Tech Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 243-244, pp.243-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry length and wall shear stress in uniformly collapsed veins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 n°3-4, pp.473-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of a Short Cylindrical Shell Surrounded by an Elastic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (1), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.321173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (288)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion et transmission d'une onde élastique en incidence oblique à travers une plaque de Willis immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the impaction of a press-fitted femoral stem by using an instrumented hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figueredo Rocha Felipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Convolutional Complex Frequency-Shifted PML Formulation for Transient Elastic Wave Propagation in 2D Axisymmetric Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Majdalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic bandgaps in viscoelastic 1D-periodic media obtained by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic properties of peri-implant bone tissue are affected by collagen fibre orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Computational Bioengineering ICCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrasonic monitoring of multiphase architectured media through bandgap tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshop of the International Research Project (IRP) LAFCUS (Laboratoire Franco-Canadien de recherche UltraSonore)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid aerogels for sustainable construction: Elaboration, characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Scale Modelling and Experimentation of Materials for sustainable Construction (MMCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrasonic monitoring of multiphase architectured media through bandgap tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshop of the International Research Project (IRP) Coss&amp;Vita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Champs sur Marme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of biphasic architectured media towards ultrasound monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHONONICS 2023: 6th International Conference on Phononic Crystals/Metamaterials/Metasurfaces, Phonon Transport, and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound characterization of multiphase architectured media: Insights into the mechanics of bio-mimicking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th MEETING OF THE SOCIETY FOR NATURAL PHILOSOPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore de matériaux architecturés bio- inspirés obtenus par fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux composites à gradient fonctionnel bio-inspiré par ondes élastiques : mesures ultrasonores et modélisation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the ultrasound characterization of architectured media achieved by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards the ultrasound characterization of architectured media achieved by additive manufacturing. The Workshop of the International Research Project (IRP) LAFCUS (Laboratoire Franco- Canadien de recherche UltraSonore)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale design of porous implants with a biomimetic cellular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián P Cisilino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th World Congress on Computational Mechanics (WCCM-XV) 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'aérogels hybrides ternaires graphène-argile-chitosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Journées d'études des Polymères (JEPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérogels hybrides pour la construction durable : Élaboration, caractérisation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the ultrasound characterization of architectured media achieved by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on metamaterials and biomechanics of the International Research Project (IRP) Coss&amp;Vita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid aerogels for sustainable construction: Development, characterization, and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées scientifiques Franco-Maghrébines : Caractérisation des Matériaux Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bio-inspired functionally graded composites by ultrasound: Experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédération Francilienne de Mécanique, Journée thématique Identification et Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of enthesis-mimicking samples using elastic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Praga, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation across the tendon-to-bone interphase: Insight from an equivalent model with specific interface conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique BIOMECAOS, Comportement évolutif multiéchelles de l'os : modèles numériques prédictifs et aspects de mécanotransduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Marne La Vallée (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband ultrasound characterization of additive manufactured samples using a double transmission method in oblique incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshop of the International Research Project (IRP) LAFCUS (Laboratoire Franco-Canadien de recherche UltraSonore), École de technologie supérieure (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation across the tendon-to-bone interphase: Insight from an equivalent model with specific interface conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e- Workshop Advances in ELAstoDYNamics of architected materials and BIOmaterials, the International Research Project (IRP) Coss&amp;Vita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marne La Vallée (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of enthesis-mimicking samples using elastic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International e-Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Marne La Vallée (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On waves propagating in double-porosity fluid-saturated media; Comparison of the bloch-wave decomposition and the homogenization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14thWorld Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation across the tendon-to-bone interphase modeled as an equivalent interface with specific surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1841-1842, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic waves in fluid-saturated deforming periodic scaffolds under permanent flow; Homogenization and Floquet-Bloch wave decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYN 2020, XI International Conference on Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of plane wave propagation in periodic poroelastic materials: a comparison between Bloch-based and homogenization approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic mechanotransduction in bone repair using a numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-based and homogenization procedures for investigating wave propagation periodic poroelastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Structural Engineering, Mechanics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cape Town / Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of acoustic absorbers with microstructure: a multiscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Gorbushin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration (ICSV26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical elaboration and thermomechanical characterization of novel bio-sourced phenolic resins for sustainable construction development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Deformation, Yield and Fracture of Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization in gyroid scaolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study on the ultrasound propagation in a 3D gyroid-shaped scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français d'Acoustique (CFA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France. https://www.conforg.fr/cfa2018/cdrom/data/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution wavenumber estimation in ultrasonic guided waves using adaptive array signal processing for bone quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeaki Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.1854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and bloch analysis of wave dispersion in heterogeneous fluid saturated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Advanced Modelling of Wave Propagation in Solids, the ECCOMAS Regional Conference. The Czech Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone healing and low intensity pulsed ultrasound stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization of porous gyroid scaffolds for bone tissue engineering: Mechanical modelling and numerical validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.1820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of wave propagation in periodic fluid-saturated poroelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics &amp; 2nd Pan American Congress on Applied Mechanics (WCCM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and experimental characterization of photocurable porous bio-sourced epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy-Louis Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual International Conference on Composites or Nano Engineering (ICCE- 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and wave dispersion of strongly heterogeneous fluid saturated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics - EURODYN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of ultrasound with cortical bone modeled as a two-level porous medium: a multiscale computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Porous Media - INTERPORE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of ultrasound with poroelastic healing bone: a multiscale computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Ultrasonic Characterization of Bone - ESUCB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Monastery Banz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization-based modelling of wave propagation in the Biot medium with large contrasts in the permeability and poroelastic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biot Conferences on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion and Absorption in a Porous Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Podio-Guidugli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form and finite element solutions of wave propagation in strain gradient poroelastic medium with micro inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biot Conferences on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulation Studies of Water and Ion Transport in Bone Interfaces. A Focus on Anisotropic Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthuramalingam Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd CCPBioSim/CCP5 Multiscale Modelling Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulation of acoustic waves in porous media with low and high permeability contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2106</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic model for characterizing cortical bone composition based on µCT imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM XII) and 6th Asia-Pacific Congress on Computational Mechanics (APCOM VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in strongly heterogeneous fluid saturated porous medium: asymptotic analysis and computational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Conference on Structural Engineering, Mechanics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Max-Ent principle and µCT imaging to model uncertain bone microstructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d’ondes acoustiques dans des milieux poreux périodiques hétérogènes : une validation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite argile/green époxy, de la synthèse à la prédiction des propriétés mécaniques par la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to understand effects of LIPUS on bone healing? A multiscale computational investigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of bio-based epoxy/clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Advanced &amp; Nano Materials, ICANM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations and multifractal signal processing used in ultrasonic characterization of bone-implant interface in case of dental implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound assessment of dental implant stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Development of Biomedical Engineering in Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ho Chi Minh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibility of Anisotropic Water and Ionic Diffusion in Bone Nanopores: A Molecular Dynamics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthuramalingam Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based multiscale modeling of bone elasticity: how to make the most out of uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On uncertainty quantification in image-based micromechanical modeling of bone elasticity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la Réponse Ultrasonore d'Implant Dentaire : Simulation Numérique et Analyse des Signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of viscosity effects on ultrasound wave propagation in cancellous bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nagatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of guided waves in layered fluid/viscoelastic/poroelastic media using semi-analytical finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics modelling of transport phenomena within cortical bone treated as a biporous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of acoustic wave propagation in periodic porous media with high permeability contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of stochastic ultrasonic response of cortical bone plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatuf A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone water at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Elasticity: 3D Synchrotron imaging, multiscale modelling and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering, CMBE2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic study of the ultrasonic reflection coefficient from cortical bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatuf A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the bone implant contact area during the impact of a press-fitted acetabular cup: a finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Viscoelastic Absorpionon on the Fast and Slow Wave Modes in Cancellous Bone: Investigation using 3-D viscoelastic FDTD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nagatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Symposium on Ultrasonic Characterization of Bone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the uncertainty propagation in multiscale modeling of cortical bone elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation in a cylindrically shaped dental implant prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic mesenchymal stem cells volumic seeding in a commercialized porous ceramic scaffold: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bouderlique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Valenciennes, France. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Understanding Bone elasticity: a contribution of mechanics and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium Computer methods in Biomechanics and Biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrasound propagation in long bone with depth-varying porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Biomedical Engineering in Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ho Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alveolar structure on the cell progression in the seeding of large bone scaffolds: an in silico study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Valenciennes, France. pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation at the interface between a fluid and a microstructured solid modeled as a dipolar gradient continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH colloquium 563: Generalized continua and their application to the design of composites and metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Cisterna di Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling bone elasticity. How to make the best of uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics (WCB 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de matériaux polymères fonctionnalisés à double porosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-B. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de matériaux polymères fonctionnalisés à double porosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-B. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire « Matériaux 2014 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation in a cylindrically shaped dental implant prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium Computer methods in Biomechanics and Biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of the Biomechanics Group of the MSME laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium franco – germano – polonais sur les biomatériaux architecturés pour la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of wave propagation in homogenized Biot medium with dual porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Spicak, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding bone elasticity: a contribution of mechanics and medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical method for studying acoustic behavior of heterogeneous poroelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bone elasticity: 3D synchrotron imaging, multiscale modeling, and related issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics (WCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic homogenization approach to estimate bone elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCOM &amp; ISCM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomic sampling site and perfusate osmolarity effects on periosteum intrinsic permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Knothe Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. pp.323-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multiscale modeling of elastic properties of bone ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès de la Société Biomécanique (SB 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille Luminy, France. pp.334-336, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periosteum’s Intrinsic Permeability Depends on Anatomic Sampling Site and Perfusate Osmolarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Knothe Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Orthopaedic Research Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bone biomechanical properties: 3D synchrotron imaging, multiscale modeling, numerical simulations, and related issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Asia Pacific congress on computational mechancics &amp; 4th international symposium on computational mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic response of functionally-graded anisotropic porous bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Assessment of the Effects of the Axial Variations of Porosity and Mineralization on the Elastic Properties in the Human Femoral Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès de la société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. pp.308-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound wave propagation in a stochastic cortical bone plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Knowledge and Systems Engineering (KSE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hanoi, Vietnam. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Poroelastic Double Porous Structures Based on Hierarchical Homogenization ‐ Application to Compact Bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Turjanicova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the spatial variations of porosity and mineralization on the elastic properties of the human femoral neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing-Paris Workshop on Micromechanics and Nanomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of wave propagation in anisotropic poroelastic bone plate immersed in fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three step homogenization model based on the Eshelby formulation to model the multiscale cortical bone structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSME-CMD Int computational Mechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Kobé, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial fluid flow within bone canaliculi: numerical assessment of the influence of physical and material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of a prior tensor-valued random field for the elasticity properties of cortical bones using in vivo ultrasonic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic wave propagation in an inhomogeneous anisotropic porous bone layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 540: Advanced Modelling of Wave Propagation in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone‐electricity and calcium permselectivity in the adaptation of bone tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of interstitial fluid flow in the bone lacuno-canalicular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of porosity and tissue mineral density in determining the elastic properties of cortical bone tissue in the human femoral neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Conference on Computational Methods in Applied Science and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of a priori tensor-valued random field for the elasticity properties of cortical bones using in vivo ultrasonic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference of the 2012 Annual IOA Meeting and the 11th French Congress of Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element determination of the lacunarcanalicular permeability of bone, implications in bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium fluxes within bone canaliculi on osteocyte’s mechanosensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Komarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Porous Media &amp; Annual Meeting of theInternational Society for Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-CT based homogeneization of the elastic properties of cortical bone: influence of the heterogeneous distribution of mineral and porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Conference on Computational Methods in Applied Science and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of heterogeneous elastic properties in human femoral neck by micro-CT based multi-scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème journées de l’ISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des microfissures sur les écoulements interstitiels à l’échelle des ostéons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the nature of bone in vivo electricity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the rotary remodeling equilibrium of bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux 20e Congrès Français de Mécanique et 36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the probabilistic model for a non-homogeneous cortical bone using in vivo measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th MIT Conference on Computational Fluid and Solid Mechanics, Advances in Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cambridge, Massachusetts, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du modèle probabiliste de l'os cortical en utilisant des mesures expérimentales ultrasonique in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Aug 2011, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the lacuno‐canalicular permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-CT based modeling and numerical estimation of the heterogeneous elastic properties in human femoral neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des ostéocytes pourrait être affectée par les flux de calcium présents dans l’os cortical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la détermination de la perméabilité lacuno-canaliculaire dans l'os</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical determination of the lacunocanalicular permeability of bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux 20e Congrès Français de Mécanique et 36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the nature of bone in vivo electricity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux 20e Congrès Français de Mécanique et 36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’anisotropie au comportement des ondes ultrasonores dans l’os trabéculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Signaux et Images en Acoustique Médicale (SFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des phénomènes électrochimiques dans l’expression du remodelage osseux. Approche multi‐échelle pour une prise en compte de la piézo‐électricité et de l’électroosmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d’Étude sur les Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies of ultrasonic wave propagation in anisotropic poroelastic bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 World Congress on Advances in Structural Engineering and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro outlook on bone remodelling : hydro-electro-chemical couplings & adaptive poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference THERMEC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement des ondes ultrasonores dans l’os trabéculaire anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Acoustique des Milieux Poreux (SFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the anatomical variation of elastic properties in human cortical bone: experiments, modelling and numerical simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’2011, International Conference on processing &amp; manufacturing of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model of human cortical bones with uncertain mechanical properties: Modelling and identification with experimental measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Computational Stochastic Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rhodos, Greece. pp.P022, Pages: 206-212, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-08-7619-7_P022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using acoustical modeling and numerical simulation for bone quantitative ultrasound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First World Congress on Advances in Structural Engineering and Mechanics (ASEM'11plus)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification in the ultrasonic range of a probabilistic model for a non-homegeneous cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh U. S. National Congress on Computational Mechanics (USNCCM XI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Minneapolis, Minnesota, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium fluxes within cortical bone fluid may affect osteocyte mechanosensitivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Komarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux 20e Congrès Français de Mécanique et 36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes sensitivity may be affected by calcium fluxes in cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Komarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes sensitivity may be affected by calcium fluxes in cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Komarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain ultrasonicwave propagation in anisotropic poroelastic bone plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Mathematical and Computational Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the lacuno‐canalicular permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling an homogenization model with an imaging technique to retrieve cortical bone anisotropic biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 World Congress on Advances in Structural Engineering and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a homogenization model with an imaging technique to retrieve cortical bone anisotropic biomechanical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First World Congress on Advances in Structural Engineering and Mechanics (ASEM'11plus)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a homogenization method with Synchrotron radiation microcomputed tomography to estimate cortical bone anisotropic biomechanical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SimBio-M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microcrackes on the interstitial flow at the osteonal scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'absorption viscoelastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Ba Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element study of two orthodontic treatment steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atrtchine Kachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral finite element formulation for ultrasonic wave propagation in fluid-loaded cortical bone solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, 4th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a Gradient of Viscoelastic Anisotropic Material Properties on the Ultrasonic Wave Propagation in Cortical Bone: Application to the Axial Transmission Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a fluid saturated medium with dual porosity and semipermeable discontinuity interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV): Solids, Structures and Coupled Problems in Engineering, M2-(CM)2 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-chemical effects in bone: phenomena at the tissue and cell scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des phénomènes électro-chimiques dans l'expression du remodelage osseux. Approche multi-échelle pour une prise en compte de la piézo-électricité et de l'électro-osmose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Étude sur les Milieux Poreux (JEMP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement des ondes ultrasonores dans os trabéculaires anisotropes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding osteons : poroelasticity, microstructure and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference of SIMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode des éléments finis spectraux pour la propagation d'ondes élastiques en régime transitoire dans un os cortical couplé avec des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Determination of a Kozeny-like Law Describing the Lacuno-canalicular Permeability of Bone Tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Remodelling and Adaptive Poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Étude sur les Milieux Poreux (JEMP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion de vitesse dans l'os trabéculaire : influence de la diffusion indépendante et de l'absorption visqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'absorption viscoélastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling and simulation of fluid flow within cortical bone including cationic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, 4th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium fluxes within cortical bone fluid may affect osteocytes mechanosensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Bone Fluid Flow Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of 'anomalous' velocity dispersion with an independent scattering model in trabecular bone : comparison with a multiple scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Study of the Deformation-induced Fluid Flows within Osteonal Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congres on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of deformation-induced fluid flows in osteonal matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Italian Microworkshop of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Uncertainty in Structural Dynamics, USD2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katholieke Universiteit Leuven, Sep 2010, Leuven, Belgium. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the probabilistic model for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Conference on Computational Mechanics, Solids, Structures and Coupled Problems in Engineering (ECCM-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cortical bone properties using homogenization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Griso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international GAMM Seminar on Continuum Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-chemical effects in bone: phenomena at the tissue and cell scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Italian Microworkshop of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du Comportement des Ondes Ultrasonores dans l'Os Trabéculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion de vitesse dans l'os trabéculaire: influence de la diffusion indépendente et de l'absorption visqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for multiple scattering allows a better prediction of velocity dispersion in trabecular bone than an independent scattering model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale method to assess the heterogeneous anisotropic elastic properties of cortical bone : application to human proximal femoral bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6thWorld Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of bone in vivo electricity : a multiscale investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the heterogeneous anisotropic elastic properties of cortical bone by a micromechanical approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, 4th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of deformation-induced fluid flows in osteonal matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the development of Biomedical Engineering in Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the electro-chemical couplings in bone tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle d’un écoulement au sein d’un tissu osseux avec échanges cationiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées d’Étude sur les Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of elastic waves in a fluid-loaded anisotropic functionally graded waveguide : Application to ultrasound characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chile. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous&amp;quot; velocity dispersion in trabecular bone : influence of viscous absorption and of multiple scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid transport within bone tissues including ionic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Transport Phenomena VI: Fluid, Thermal, Biological, Material and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Volterra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization of cortical bone : comparison between attenuation and velocity dispersion measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of viscoelasticity on the ultrasonic wave propagation in cortical bone: application to the axial transmission technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">158th Meeting of the acoustical society of america</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic inverse problem for the identification of the probabilistic model of cortical bone using measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise and Vibration : Emerging Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial transmission measurements and compact bone heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European symposium on ultrasonic characterization of bone (ESUCB 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bydgoszcz, Poland. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model of the geometrical and mechanical properties for nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth U. S. National Congress on Computational Mechanics (USNCCM X 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone ultrasonic characterization with axial transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Santiago de Chile, Chile. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biot's poroelastic solid as a continuum with microstructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSERAT + 100 International Conference on the legacy of Théorie des Corps Déformables by Eugène and François Cosserat in the centenary of its publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale modeling of fluid transport within bones : consequences of electrokinetics in the mechanotransduction of bones remodelling signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models and Images for Porous Media, Paris (France), January 12 to 16, 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVEM 2009, Noise and Vibration: Emerging Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klebe College, Oxford, Apr 2009, Oxford, United Kingdom. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interstitial bone microcracks on straininduced fluid flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Mechanics of Biomaterials and Tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic viscoelastic fluid/solid multilayer medium: application to cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.Pages: 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poroélasticité aux milieux avec microstructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 9e Journées d'Étude sur les Milieux Poreux (JEMP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of compact bone based on homogenization of double porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complas X, X International Conference on Computational Plasticity Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of fluid transport within cortical bone including cellular exchanges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 9e Journées d'Étude sur les Milieux Poreux (JEMP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a probabilistic model of the geometrical and mechanical properties for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Krakow, Poland, Poland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach to analyse the consequences of electrokinetics in the mechanotransduction of bone remodelling signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Bone Fluid Flow Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multiple scattering and of absorption on the frequency dependence of phase velocity in trabecular bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Anglo-French Physical Acoustic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing poroelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Euromech-MECAMAT, Conference Mechanics of microstructured solids : cellular materials, fibre reinforced solids and soft tissues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of ultrasonic properties of bovine cortical bone samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium on UltraSonic Electronics (USE2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic velocity dispersion in bovine cortical bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous behavior of ultrasonic velocity dispersion in bovine cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic inverse problem for the experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIPE 2008, 6th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dourdan, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the ultrasonic velocity dispersion in bovine cortical bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Anglo-French Physical Acoustic Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Broadband Ultrasonic Attenuation and bone properties in femoral bovine cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katholieke Univ Leuven, Sep 2008, Leuven, France. pp.Pages: 3777-3785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of &amp;quot;anomalous&amp;quot; velocity dispersion in trabecular bone : effect of multiple scattering and of viscous absorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics(WCCM8) coupled with the 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multiple scattering and of absorption on velocity dispersion in trabecular bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium on UltraSonic Electronics (USE2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Singular Value Decomposition to analyse a flexural guided wave on human cortical bone with a 1 MHz axial transmission probe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli physiques du remodelage osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Techniques de l'ingénieur pour la reconstruction osseuse et cutanée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08, Second ASA (Acoustical Society of America) - EAA (European Acoustics Association) joint international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in identifying ultrasound signals in QUS axial transmission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenized model of bone poroelasticity and deformation induced microflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. WCCM'08 (8th. World Congress on Computational Mechanics) &amp; ECCOMAS'08 (5th. European Congress on Computational Methods in Applied Sciences and Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of cortical bone using homogenization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Society of Biomechanics, Human Biomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo French Physical Acoustics Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Arcachon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Beijing, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a material properties spatial gradient on wave propagation: application to the axial transmission technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the frequency dependence of phase velocity in phantoms of trabecular bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new velocity measurement for cortical bone characterization using the axial transmission device.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of the reflection of acoustic waves on a solid plate with random thickness : application to cortical bone assessment with the axial transmission technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling fibrillar structures in bones : a multiscale approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Modelling of Heterogeneous Materials with Applications in Construction and Biomedical Engineering" (MHM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal analysis in axial transmission: application of a SVD-based extraction algorithm to ultrasonic cortical bone characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient elastic waves in fluid-structure multilayer systems with a probabilistic model of structural uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Uncertainty in Structural Dynamics, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sheffield, Jun 2007, Sheffield, United Kingdom. pp.Pages: 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ultrasonic attenuation and velocity dispersion in trabecular bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic assessment of bone quality : modelling with uncertain parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the international society of biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband ultrasonic attenuation in bovine cortical bone in vitro : dependence to bone mass and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of phase velocity dependence on trabecular bone properties : effect of multiple scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of the axial transmission technique based on a multi-scale model of bone material properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of the interaction of acoustic waves with a solid plate of random thickness: Application to cortical bone assessment with the axial transmission technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of velocity dispersion in trabecular bone : effect of multiple scattering and of viscous absorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on ultrasonic characterization of bone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a gradient of material properties due to endosteal resorption affect wave propagation in the axial transmission technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007) Halle, Germany, July 19-20, 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport couplé de fluide dans les tissus osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband ultrasonic attenuation in femoral bovine cortical bone is an indicator of bone properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic inverse problem using experiments for uncertain fluid-solid multilayer systems in ultrasonic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM IX 2007, Ninth U. S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, San Francisco, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-Space finite element approximation with 2D-space Fourier transform and with time-domain formulation for 3D-transient elastic waves in multilayer semi-infinite media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV13, The thirteenth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienna, Austria. pp.Pages: 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular value decomposition-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, U.S. Outlying Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting trabecular geometry from tomographic images of spongy bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency variations of attenuation and velocity in cortical bone in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, U.S. Outlying Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a wave front removal algorithm for an ultrasonic axial transmission device used for the in vivo mechanical characterization of cortical bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5thWorld Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of different driving effects governing fluid movement in cortical bones : a coupled viewpoint for the mechanotransduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the axial transmission technique for bone evaluation: a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture theory for multiphase flow : application to bone interstitial fluid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cowin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Bone Fluid Flow Workshop : Translational Bone Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodelage orthotrope de l'os - Cas tridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Watzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling bone remodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Teresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Femlab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of a poroelastic model : application to an osteon under cyclic loading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1080-1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar flow and wall shear stress in a collapsed tube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 30e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement d'un ostéon par la poroélasticité : étude par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary remodelling of elastic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quiligotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of SIMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic loading frequency influence on osteon pressure distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 29e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis in the time-domain of wave reflection on cortical bone : generation on the lateral P-Wave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 29e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une onde transitoire dans un bimatériau élastique ; Application à un impact sur le thorax.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodelage orthotrope et influence sur la porosité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse transitoire d'un bimatériau ; Application à un impact sur le thorax.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 6e Congrès de la Socièté Marocaine des Sciences Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maroc. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating of the exact response of a two-layered halfspace under dynamic point loading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress on Ultrasons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.919-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de remodelage orthotrope de l'os.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la modélisation de la propagation des ondes transitoires dans le poumon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry length and wall shear stress in uniformly collapsed veins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Experimental and Computational Mechanics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, China. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de cisaillement à la paroi exercées par un fluide en écoulement dans des vaisseaux uniformément collabés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 26e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact non-pénétrant sur le thorax : une contribution à l'étude de la propagation de l'onde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 15e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umbilical vessels mechanics and buckling of buried flexible cylinders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Bruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Flows and Flow-Structure Interactions EUROMECH 389</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Austria. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed entry lengths of laminar flow in uniformaly collapsed veins with a flat wall. Applications to flow-subjected cell cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelimu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 24e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable porous medium : applications to soft biological tissues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Belgium. pp.445-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D-structure of critical flow in a collapsed tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benmbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference of The European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional numerical model of a critical flow in a collapsed tube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benmbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Japan. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac blood flow dynamics and myocardium mechanics : a fluid-structure interaction model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Japan. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial cells in culture : an in vitro model of the wall shear stress gradient effect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutherin Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference of The European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulouse, France. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veinous wall shear stresses and endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interactions in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, United Kingdom. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of confined thin cylindrical shells : its implication in circulatory and pulmonary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razakamiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH 344, Fluid-Structure Interactions in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, United Kingdom. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle bidimensionnel de l'interaction sang-paroi en mécanique cardiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 20e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Lausanne, Suisse. pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-structure interaction in cardiac dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Symposium, Biological Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, United Kingdom. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-blood mechanical interaction in the cardiovascular system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th China-France Symposium on Biorheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, China. pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements affluents et effluents en conduite collabable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benmbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F van Cleef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 19e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Clermont-Ferrand, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady rheology and poroelasticity of myocardial tissue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Burck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djerad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering Conference, ASME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, United States. pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow through deformable media to determine the mechanical propriety of the structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Greece. pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures alvéolaires complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecaroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque National "Matériaux : Sciences et Industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par la méthode aux éléments finis du champ d'écoulement sanguin intracardiaque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 17e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France. pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchissement élastique, sans allongement, des coques cylindriques elliptiques : études des écoulements laminaires dans les conduites rigides associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 10e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchissement élastique, sans allongement, des anneaux et des coques cylindriques elliptiques : étude d'une solution analytique approchée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 10e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flattening of elliptical collapsible tubes : study of the contact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Japan. pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une structure poroélastique par un essai de compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 10e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.329-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation and experimental results in rheology of biological media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.1175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of biological porous media : numerical approximation and experimental comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, United States. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie des biomatériaux poroélastiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 15e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, France. pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poiseuille flow in a buckled tube of constant cross-section.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, United States. pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de Poiseuille dans les conduits non circulaires, à l'image des veines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, France. pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behavior of biological porous materials : viscoelasticity versus poroelasticity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Australia. pp.70-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanics of biological porous media : variational approach and numerical approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Biomechanics,UCLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, United States. pp.262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelasticity and poroelasticity in rheological behaviour of biological materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, United States. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche variationnelle et approximation numérique en mécanique des milieux poreux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Analysis, CAD CAM and Vibrations Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, France. pp.457-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation poroélastique du comportement rhéologique des biomatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de la société de Biomécanique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, France. pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie instationnaire des tissus Biologiques : viscoélasticité ou poroélasticité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5e Congrès de la Société de Biorhéologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, France. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie des tissus biologiques : de la viscoélasticité à la poroélasticité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie des Fluides Hétérogènes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, France. pp.7.49-7.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and photochemical routes towards tailor-made polymer/clay nanocomposites: recent progress and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Babinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.M. Chehimi; T. Sabu; K. Jlassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay-polymer nanocomposites: Morphology, structure, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach to understand the multiphysics phenomena in bone adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Computer Modeling in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.31-72, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Deformation-Induced Fluid Flows in Osteonal Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development of Biomedical Engineering in Vietnam, IFMBE Proc. 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.55-58, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli physiques du remodelage osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauramps Medical. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruction osseuse et cutanée : Biomécanique et Techniques de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-71, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling fibrillar structures in bones: A multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jirasek Bittnar and Mang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling of Heterogeneous Materials with Applications in Construction and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId757"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salah Naili </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based multiscale prediction of composite aerogels’ effective thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 304, pp.110617. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of fluid saturated double porosity media with a new type of the contrast in the Biot mesoscopic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, pp.750-777. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2023.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Development of Graphene/Chitosan Biocomposite Aerogels with Enhanced Mechanical and Thermal Insulation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séna Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (21), pp.13132-13146. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c02301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On effective surface elastic moduli for microstructured strongly anisotropic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Eremeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.104135. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2024.104135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of collagen fibril orientation on the anisotropic properties of peri-implant bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (3), pp.879-891. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01811-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of multiphase architectured media: Bandgap tracking via the measurement of the reflection coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.109844. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale characterization of effective mechanical properties of graphene-chitosan composite aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.109491. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.109491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic bandgaps in viscoelastic 1D-periodic media: Mechanical modeling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106951. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of guided-waves in heterogeneous and anisotropic elastic plates: A probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoisse Abdoulatuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91, pp.104382. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order SAFE computation of reflection and transmission coefficients for functionally-graded poroelastic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakharaddin Seyfaddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.102914. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2022.102914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound characterization of the viscoelastic properties of additively manufactured photopolymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (3), pp.1901-1912. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of acoustic waves in homogenized fluid-saturated deforming poroelastic periodic structures under permanent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 394, pp.113536. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2021.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual UV-Thermal Curing of Biobased Resorcinol Epoxy Resin-Diatomite Composites with Improved Acoustic Performance and Attractive Flame Retardancy Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy-Louis Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.24-48. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/suschem2010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach to characterize effective mechanical, hydraulic and acoustic properties of a new bio-based porous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.101938. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale characterization of effective thermal properties by an asymptotic homogenization method of a biosourced epoxy resin with two porosity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91 (9), pp.3773-3797. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-021-01977-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse surface waves on a cylindrical surface with coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Eremeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.103188. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2019.103188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the fluid–structure interaction in acoustics of porous media perfused by viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (4), pp.137. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00033-020-01361-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of ultrasound waves with bone remodelling: a multiscale computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01306-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurable bulk epoxy resins based on resorcinol derivative through cationic polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc‐bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu‐hai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy‐louis Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (36), pp.49051. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of waves in double-porosity Biot medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 232, pp.105849. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the microstructure and density profiles on wave propagation across an interface with material properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Placidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mech. Thermodyn.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.1165--1180. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-018-0740-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimisation of Acoustic Absorbers with Cross-Like Pores Via a Homogenisation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Gorbushin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (4), pp.638-649. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous water and ion dynamics in hydroxyapatite mesopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Honorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.26 - 34. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial Role of Covalent Surface Functionalization of Clay Nanofillers on Improvement of the Mechanical Properties of Bioepoxy Resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-S. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (18), pp.15211-15220. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal boundary value problems in the half-space with mixed convective boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Gorbushin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Parnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Assier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (1), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10665-019-09986-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modelling of the heat capacity and anisotropic thermal expansion of nanoporous hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Honorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.100251. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modelling of the heat capacity and anisotropic thermal expansion of nanoporous hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Túlio Honório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.100251. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization and multiscale analysis for the evaluation of dental implant stability: a sensitivity study Biomedical Signal Processing and Control 42 (2018) 37-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of waves in fluid-saturated porous media with high contrast heterogeneity : homogenization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu‐hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (9), pp.1699-1733. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.201700062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effective bone-elasticity tensor based on μCT imaging by a stochastic model. A multi-method validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.147-167. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of effective elastic properties of polymer/clay nanocomposites: A parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.139-150. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Hydroxyapatite Nanopores in Contact with Electrolyte Solutions: The Effect of Nanoconfinement and Solvated Ions on the Surface Reactivity and the Structural, Dynamical, and Vibrational Properties of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.57. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst7020057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in strain gradient poroelastic medium with microinertia: closed-form and finite element solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing dispersion curves of elastic/viscoelastic transversely-isotropic bone plates coupled with soft tissue and marrow using semi-analytical finite element (SAFE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N.H.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.371-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Colonization Ability of a Commercialized Large Porous Alveolar Scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bouderlique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélene Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.8949264. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/8949264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anisotropic bone properties on the biomechanical behavior of the acetabular cup implant: a multiscale finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (12), pp.1312-1325. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1357703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase velocity estimation technique based on adaptive beamforming for ultrasonic guided waves propagating along cortical long bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeaki Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (7S1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of water molecules confined between hydroxyapaptite surfaces: A Molecular dynamics simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 418, pp.296-301. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic diffusion of water molecules in hydroxyapatite nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Caruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.509-519. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-017-0878-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of ultrasonic response of random cortical bone plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatuf A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.79-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation across a finite heterogeneous interphase modeled as an interface with material properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Placidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atomistic structure to thermodynamics and mechanical properties of epoxy/clay nanocomposites: Investigation by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.191-201. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue mineral density measured at the sub-millimeter scale can provide reliable statistics of elastic properties of bone matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.1885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulation of acoustic waves in homogenized strongly heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V.H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.92-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexion and transmission coefficients of ultrasonic waves from random plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V.H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatuf A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface/interfacial anti-plane waves in solids with surface energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Eremeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.8-13. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multiscale modelling of cortical bone elasticity based on high-resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (11), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-015-0695-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in strongly heterogeneous porous medium: Homogenization of Biot medium with dual porosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 334 (8), pp.569-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced SI-ATRP for the synthesis of photoclickable intercalated clay nanofillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Babinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.89322-89327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of ultrasound wave propagating in long bones using a poroelastic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.119-133. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286515582889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal mixed boundary value problems in the half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parnell W.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V.H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Abrahams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3), pp.845-866. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1021076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the biomechanical stability of a dental implant with quantitative ultrasound: A three-dimensional finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (2), pp.773-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone water at the nanoscale : a Molecular Dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (S1), pp.1982-1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic study of the ultrasonic reflection coefficient from cortical bones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoisse Abdoulatuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (S1), pp.1864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of water confined in hydroxyapatite nanopores as derived from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134 (5), pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-scale multiphysics modeling of transport phenomena within cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.398970. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/398970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of ultrasonic wave propagation in a dental implant for biomechanical stability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.1021-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of transient ultrasound wave propagation in a random heterogeneous long bone coupled with fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (2), pp.668-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface waves at the interface between an inviscid fluid and a dipolar gradient solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in hydroxyapatite nanopores: possible implications for interstitial bone fluid flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (48), pp.3065-3070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double porosity in fluid-saturated elastic media - deriving effective parameters by hierarchical homogenization of static problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the uncertainty propagation in multiscale modeling of cortical bone elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (S1), pp.2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical solution of transient plane waves transmitted through an anisotropic poroelastic plate immersed in fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic mesenchymal stem cells volumic seeding in a commercialized porous ceramic scaffold: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bouderlique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (S1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical determinants of the stability of dental implants: influence of the bone-implant interface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meningaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-osmotic pump in osteo-articular tissue engineering: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Biomechanics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (4), pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection of acoustic wave at the interface of a fluid-loaded dipolargradient elastic half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.98-103. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alveolar structure on the cell progression in the seeding of large bone scaffolds: an in silico study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (S1), pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic homogenization approach to estimate bone elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (5), pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of the effects of the axial variations of porosity and mineralisation on the elastic properties in the human femoral neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (sup1), pp.308-309. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomic sampling site and perfusate osmolarity effects on periosteum intrinsic permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Knothe Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp.323-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural versus electrostatic exclusion-enrichment effects in the effective chemical transport within the cortical bone: A numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.1223-1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic wave propagation in viscoelastic cortical bone plate coupled with fluids: A spectral finite element study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (9), pp.963-974. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.645811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multiscale modelling of elastic properties of bone ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp.334-336. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERSTIAL FLUID FLOW WITHIN BONE CANALICULI AND ELECTRO-CHEMO-MECHANICAL FEATURES OF THE CANALICULAR MILIEU. A MULTI-PARAMETRIC SENSITIVITY ANALYSIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.533-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial fluid flow within bone canaliculi and electro-chemo-mechanical features of the canalicular milieu. A multi-parametric sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of interstitial fluid flow in the bone lacuno-canalicular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (S1), pp.331-332. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible role of calcium permselectivity in bone adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Hypotheses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (3), pp.367--369. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mehy.2011.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical distribution of the degree of mineralization of bone tissue in human femoral neck: Impact on biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (4), pp.876-884. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2011.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the paradoxical determinations of the lacuno-canalicular permeability of bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (7), pp.933-946. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-011-0363-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructure and effective elastic properties of bone fibril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspired, Biomimetic and Nanobiomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (3), pp.154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do calcium fluxes within cortical bone affect osteocyte mechanosensitivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 303, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haïat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (-), pp.170-177. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrasonic wave propagation in anisotropic poroelastic bone plate using spectral finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (8), pp.861-876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analytical methods to determine the effective mesoscopic and macroscopic elastic properties of cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parnell W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.883-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the axial variations of porosity and mineralization on the elastic properties of the human femoral neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (5), pp.387-410. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmes.2012.087.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical homogenization of fluid saturated porous solid with multiple porosity scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 340, pp.688-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of a fluid saturated medium with double porosity: relevance to the compact bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (5), pp.857-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the importance of multiphysical phenomena in bone remodelling signals expression? A multiscale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (6), pp.909-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the rotary remodeling equilibrium of bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (S1), pp.203-204. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.595181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium fluxes within cortical bone fluid may affect osteocyte mechanosensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Komarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (S1), pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent contributing depth investigated by a lateral wave with axial transmission in viscoelastic cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (4), pp.EL114--EL120. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3554719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interstitial bone microcracks on strain-induced fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (6), pp.963-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiscale Theoretical Investigation of Electric Measurements in Living Bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (11), pp.2649--2677. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-011-9641-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical determination of the lacuno-canalicular permeability of bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (S1), pp.133-135. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.593767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the nature of bone in vivo electricity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (S1), pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid transport within porous media including ionic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1-2), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of transient ultrasonic wave propagation in fluid-loaded heterogeneous cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (4), pp.225-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone remodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Rietbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (6), pp.827-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent scattering model and velocity dispersion in trabecular bone: comparison with a multiple scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.95--108. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-010-0220-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Modelling of fluid transport through osteo-articular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0001-37652010000100011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the transport in charged porous media including ionic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.495-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closed-form solution for in vitro transient ultrasonic wave propagation in cancellous bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (4), pp.377--383. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2010.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the heterogeneous anisotropic elastic properties of human femoral bone: From nanoscopic to organ scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (10), pp.1857--1863. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic behaviour of cortical bone under harmonic axial loading: A finite element study at the osteonal scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.384--390. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of viscoelastic and viscous absorption on ultrasonic wave propagation in cortical bone: Application to axial transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (4), pp.2622-2634. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3353091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrasonic wave propagation in anisotropic cancellous bone immersed in fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of elastic waves in a fluid-loaded anisotropic functionally graded waveguide: Application to ultrasound characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (3), pp.1307-1317. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3292949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the transport in electrically charged porous media including ionic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.495--499. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2010.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic behaviour of cortical bone under harmonic axial loading: theoretical study at the osteonal tissue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">-H. Nguyen V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.384-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational homogenization for modeling fibrillar structures in bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (2), pp.265-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of deformation-induced fluid flows in periodic osteonal matrix under harmonic axial loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 337 (5), pp.268-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the random anisotropic elasticity layer using transient wave propagation in a fluid-solid multilayer: Model and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (4), pp.2027-2034. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3087428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of fluid flow in charged porous media including cationic exchanges: application to bone tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 337 (11-12), pp.768-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic poroelastic hollow cylinders with damaged periphery under harmonically axial loadings : relevance to bone osteons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.205-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the most energetic late arrival in axially transmitted signals in cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.2463-2470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of interstitial fluid movement in osteo-articular porous media including cationic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 337 (11-12), pp.768-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a gradient of material properties on ultrasonic wave propagation in cortical bone: application to axial transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (6), pp.4043-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of fibrous pericellular matrix in the cortical interstitial fluid movement with hydroelectrochemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics Engineering (ASME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanotransduction of bone remodelling: role of micro-cracks at the periphery of osteons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borocin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336 (4), pp.354-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of QUS parameters to controlled variations of bone strength assessed with a cellular model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (7), pp.1488-1496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic velocity dispersion in bovine cortical bone : an experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 124 (3), pp.1811-1821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic wave propagation in a fluid-loaded anisotropic waveguide with laterally varying properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336 (9), pp.722-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity dispersion in trabecular bone: influence of multiple scattering and of absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 124 (6), pp.4047-4058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svd-based algorithm for the axial transmission technique : application to cortical bone characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast wave propagation in trabecular bone: numerical study of the influence of porosity and structural anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123 (3), pp.1694-1705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial fluid flow in the osteon with spatial gradients of mechanical properties: a finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (6), pp.487-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the role of fibrous pericellular matrix in the cortical interstitial fluid movement with hydro-electro-chemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (1), pp.11001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Value Decomposition-based algorithm for the axial transmission technique: application to cortical bone characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-domain method to solve transient elastic wave propagation in a multilayer medium with a hybrid spectral-finite element space approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.383-399. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of ultrasonic attenuation in bovine cortical bone: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (12), pp.1933-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of mechanical properties of bone: study at the fibrillar scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335 (8), pp.436-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the coupled effects governing the movement of interstitial fluid in cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of different driving effects governing fluid movement in cortical bones: A coupled viewpoint for the mechanotransduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (S1), pp.S444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoacoustic model with uncertain mechanical properties for ultrasonic wave velocity prediction: Application to cortical bone evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (2), pp.729-740. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2146110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of an ultrasonic setup: calculation of the dispersion on wave speed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (7), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear stress in a laminar flow through a collapsed tube with wall contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure field in flow through uniform straight pipes with varying wall cross curvature,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (8), pp.645-663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing steady laminar flow through uniform straight tubes with varying wall cross curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (6), pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry length and wall shear in uniformly collapsed veins Key Engineering Materials,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Tech Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 243-244, pp.243-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry length and wall shear stress in uniformly collapsed veins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 n°3-4, pp.473-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of a Short Cylindrical Shell Surrounded by an Elastic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (1), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.321173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (288)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the impaction of a press-fitted femoral stem by using an instrumented hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figueredo Rocha Felipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Convolutional Complex Frequency-Shifted PML Formulation for Transient Elastic Wave Propagation in 2D Axisymmetric Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Majdalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion et transmission d'une onde élastique en incidence oblique à travers une plaque de Willis immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic bandgaps in viscoelastic 1D-periodic media obtained by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic properties of peri-implant bone tissue are affected by collagen fibre orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Computational Bioengineering ICCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrasonic monitoring of multiphase architectured media through bandgap tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshop of the International Research Project (IRP) LAFCUS (Laboratoire Franco-Canadien de recherche UltraSonore)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrasonic monitoring of multiphase architectured media through bandgap tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshop of the International Research Project (IRP) Coss&amp;Vita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Champs sur Marme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid aerogels for sustainable construction: Elaboration, characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Scale Modelling and Experimentation of Materials for sustainable Construction (MMCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of biphasic architectured media towards ultrasound monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHONONICS 2023: 6th International Conference on Phononic Crystals/Metamaterials/Metasurfaces, Phonon Transport, and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound characterization of multiphase architectured media: Insights into the mechanics of bio-mimicking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th MEETING OF THE SOCIETY FOR NATURAL PHILOSOPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore de matériaux architecturés bio- inspirés obtenus par fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux composites à gradient fonctionnel bio-inspiré par ondes élastiques : mesures ultrasonores et modélisation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the ultrasound characterization of architectured media achieved by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards the ultrasound characterization of architectured media achieved by additive manufacturing. The Workshop of the International Research Project (IRP) LAFCUS (Laboratoire Franco- Canadien de recherche UltraSonore)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale design of porous implants with a biomimetic cellular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián P Cisilino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th World Congress on Computational Mechanics (WCCM-XV) 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérogels hybrides pour la construction durable : Élaboration, caractérisation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'aérogels hybrides ternaires graphène-argile-chitosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Journées d'études des Polymères (JEPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the ultrasound characterization of architectured media achieved by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on metamaterials and biomechanics of the International Research Project (IRP) Coss&amp;Vita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bio-inspired functionally graded composites by ultrasound: Experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédération Francilienne de Mécanique, Journée thématique Identification et Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid aerogels for sustainable construction: Development, characterization, and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées scientifiques Franco-Maghrébines : Caractérisation des Matériaux Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of enthesis-mimicking samples using elastic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Praga, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation across the tendon-to-bone interphase: Insight from an equivalent model with specific interface conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e- Workshop Advances in ELAstoDYNamics of architected materials and BIOmaterials, the International Research Project (IRP) Coss&amp;Vita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marne La Vallée (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation across the tendon-to-bone interphase: Insight from an equivalent model with specific interface conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique BIOMECAOS, Comportement évolutif multiéchelles de l'os : modèles numériques prédictifs et aspects de mécanotransduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Marne La Vallée (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband ultrasound characterization of additive manufactured samples using a double transmission method in oblique incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshop of the International Research Project (IRP) LAFCUS (Laboratoire Franco-Canadien de recherche UltraSonore), École de technologie supérieure (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of enthesis-mimicking samples using elastic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International e-Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Marne La Vallée (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On waves propagating in double-porosity fluid-saturated media; Comparison of the bloch-wave decomposition and the homogenization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14thWorld Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation across the tendon-to-bone interphase modeled as an equivalent interface with specific surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ruffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1841-1842, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic waves in fluid-saturated deforming periodic scaffolds under permanent flow; Homogenization and Floquet-Bloch wave decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYN 2020, XI International Conference on Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of plane wave propagation in periodic poroelastic materials: a comparison between Bloch-based and homogenization approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic mechanotransduction in bone repair using a numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-based and homogenization procedures for investigating wave propagation periodic poroelastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Structural Engineering, Mechanics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cape Town / Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of acoustic absorbers with microstructure: a multiscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Gorbushin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration (ICSV26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study on the ultrasound propagation in a 3D gyroid-shaped scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français d'Acoustique (CFA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France. https://www.conforg.fr/cfa2018/cdrom/data/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution wavenumber estimation in ultrasonic guided waves using adaptive array signal processing for bone quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeaki Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.1854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and bloch analysis of wave dispersion in heterogeneous fluid saturated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Advanced Modelling of Wave Propagation in Solids, the ECCOMAS Regional Conference. The Czech Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization in gyroid scaolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical elaboration and thermomechanical characterization of novel bio-sourced phenolic resins for sustainable construction development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Deformation, Yield and Fracture of Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone healing and low intensity pulsed ultrasound stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and experimental characterization of photocurable porous bio-sourced epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Rios de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy-Louis Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual International Conference on Composites or Nano Engineering (ICCE- 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of wave propagation in periodic fluid-saturated poroelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Rohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics &amp; 2nd Pan American Congress on Applied Mechanics (WCCM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization of porous gyroid scaffolds for bone tissue engineering: Mechanical modelling and numerical validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.1820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of ultrasound with cortical bone modeled as a two-level porous medium: a multiscale computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Porous Media - INTERPORE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of ultrasound with poroelastic healing bone: a multiscale computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Ultrasonic Characterization of Bone - ESUCB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Monastery Banz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and wave dispersion of strongly heterogeneous fluid saturated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics - EURODYN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization-based modelling of wave propagation in the Biot medium with large contrasts in the permeability and poroelastic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biot Conferences on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion and Absorption in a Porous Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Podio-Guidugli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form and finite element solutions of wave propagation in strain gradient poroelastic medium with micro inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biot Conferences on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to understand effects of LIPUS on bone healing? A multiscale computational investigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of bio-based epoxy/clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Advanced &amp; Nano Materials, ICANM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations and multifractal signal processing used in ultrasonic characterization of bone-implant interface in case of dental implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Max-Ent principle and µCT imaging to model uncertain bone microstructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d’ondes acoustiques dans des milieux poreux périodiques hétérogènes : une validation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite argile/green époxy, de la synthèse à la prédiction des propriétés mécaniques par la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulation Studies of Water and Ion Transport in Bone Interfaces. A Focus on Anisotropic Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthuramalingam Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd CCPBioSim/CCP5 Multiscale Modelling Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulation of acoustic waves in porous media with low and high permeability contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2106</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic model for characterizing cortical bone composition based on µCT imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM XII) and 6th Asia-Pacific Congress on Computational Mechanics (APCOM VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in strongly heterogeneous fluid saturated porous medium: asymptotic analysis and computational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Conference on Structural Engineering, Mechanics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound assessment of dental implant stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Development of Biomedical Engineering in Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ho Chi Minh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibility of Anisotropic Water and Ionic Diffusion in Bone Nanopores: A Molecular Dynamics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthuramalingam Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lewerenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Di Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based multiscale modeling of bone elasticity: how to make the most out of uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On uncertainty quantification in image-based micromechanical modeling of bone elasticity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la Réponse Ultrasonore d'Implant Dentaire : Simulation Numérique et Analyse des Signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics modelling of transport phenomena within cortical bone treated as a biporous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of acoustic wave propagation in periodic porous media with high permeability contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of stochastic ultrasonic response of cortical bone plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatuf A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of viscosity effects on ultrasound wave propagation in cancellous bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nagatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of guided waves in layered fluid/viscoelastic/poroelastic media using semi-analytical finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone water at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic study of the ultrasonic reflection coefficient from cortical bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatuf A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Elasticity: 3D Synchrotron imaging, multiscale modelling and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering, CMBE2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the bone implant contact area during the impact of a press-fitted acetabular cup: a finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Viscoelastic Absorpionon on the Fast and Slow Wave Modes in Cancellous Bone: Investigation using 3-D viscoelastic FDTD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nagatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Symposium on Ultrasonic Characterization of Bone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the uncertainty propagation in multiscale modeling of cortical bone elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation in a cylindrically shaped dental implant prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrasound propagation in long bone with depth-varying porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Biomedical Engineering in Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ho Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alveolar structure on the cell progression in the seeding of large bone scaffolds: an in silico study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Valenciennes, France. pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation at the interface between a fluid and a microstructured solid modeled as a dipolar gradient continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH colloquium 563: Generalized continua and their application to the design of composites and metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Cisterna di Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Understanding Bone elasticity: a contribution of mechanics and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium Computer methods in Biomechanics and Biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic mesenchymal stem cells volumic seeding in a commercialized porous ceramic scaffold: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bouderlique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Valenciennes, France. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling bone elasticity. How to make the best of uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics (WCB 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation in a cylindrically shaped dental implant prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium Computer methods in Biomechanics and Biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de matériaux polymères fonctionnalisés à double porosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-B. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire « Matériaux 2014 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de matériaux polymères fonctionnalisés à double porosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-B. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of the Biomechanics Group of the MSME laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium franco – germano – polonais sur les biomatériaux architecturés pour la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of wave propagation in homogenized Biot medium with dual porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Spicak, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding bone elasticity: a contribution of mechanics and medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical method for studying acoustic behavior of heterogeneous poroelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bone elasticity: 3D synchrotron imaging, multiscale modeling, and related issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics (WCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periosteum’s Intrinsic Permeability Depends on Anatomic Sampling Site and Perfusate Osmolarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Knothe Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Orthopaedic Research Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomic sampling site and perfusate osmolarity effects on periosteum intrinsic permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Knothe Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. pp.323-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multiscale modeling of elastic properties of bone ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès de la Société Biomécanique (SB 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille Luminy, France. pp.334-336, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic homogenization approach to estimate bone elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCOM &amp; ISCM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bone biomechanical properties: 3D synchrotron imaging, multiscale modeling, numerical simulations, and related issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Asia Pacific congress on computational mechancics &amp; 4th international symposium on computational mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Assessment of the Effects of the Axial Variations of Porosity and Mineralization on the Elastic Properties in the Human Femoral Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès de la société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. pp.308-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic response of functionally-graded anisotropic porous bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound wave propagation in a stochastic cortical bone plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Knowledge and Systems Engineering (KSE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hanoi, Vietnam. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Poroelastic Double Porous Structures Based on Hierarchical Homogenization ‐ Application to Compact Bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Turjanicova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone‐electricity and calcium permselectivity in the adaptation of bone tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of interstitial fluid flow in the bone lacuno-canalicular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of porosity and tissue mineral density in determining the elastic properties of cortical bone tissue in the human femoral neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Conference on Computational Methods in Applied Science and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial fluid flow within bone canaliculi: numerical assessment of the influence of physical and material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of a prior tensor-valued random field for the elasticity properties of cortical bones using in vivo ultrasonic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic wave propagation in an inhomogeneous anisotropic porous bone layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 540: Advanced Modelling of Wave Propagation in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the spatial variations of porosity and mineralization on the elastic properties of the human femoral neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing-Paris Workshop on Micromechanics and Nanomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of wave propagation in anisotropic poroelastic bone plate immersed in fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three step homogenization model based on the Eshelby formulation to model the multiscale cortical bone structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSME-CMD Int computational Mechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Kobé, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of a priori tensor-valued random field for the elasticity properties of cortical bones using in vivo ultrasonic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference of the 2012 Annual IOA Meeting and the 11th French Congress of Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element determination of the lacunarcanalicular permeability of bone, implications in bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium fluxes within bone canaliculi on osteocyte’s mechanosensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Komarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Porous Media &amp; Annual Meeting of theInternational Society for Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-CT based homogeneization of the elastic properties of cortical bone: influence of the heterogeneous distribution of mineral and porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Conference on Computational Methods in Applied Science and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of heterogeneous elastic properties in human femoral neck by micro-CT based multi-scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème journées de l’ISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des ostéocytes pourrait être affectée par les flux de calcium présents dans l’os cortical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la détermination de la perméabilité lacuno-canaliculaire dans l'os</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical determination of the lacunocanalicular permeability of bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux 20e Congrès Français de Mécanique et 36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the nature of bone in vivo electricity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux 20e Congrès Français de Mécanique et 36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’anisotropie au comportement des ondes ultrasonores dans l’os trabéculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Signaux et Images en Acoustique Médicale (SFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des phénomènes électrochimiques dans l’expression du remodelage osseux. Approche multi‐échelle pour une prise en compte de la piézo‐électricité et de l’électroosmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d’Étude sur les Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies of ultrasonic wave propagation in anisotropic poroelastic bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 World Congress on Advances in Structural Engineering and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro outlook on bone remodelling : hydro-electro-chemical couplings & adaptive poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference THERMEC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement des ondes ultrasonores dans l’os trabéculaire anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Acoustique des Milieux Poreux (SFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the anatomical variation of elastic properties in human cortical bone: experiments, modelling and numerical simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’2011, International Conference on processing &amp; manufacturing of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the lacuno‐canalicular permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-CT based modeling and numerical estimation of the heterogeneous elastic properties in human femoral neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des microfissures sur les écoulements interstitiels à l’échelle des ostéons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the nature of bone in vivo electricity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the rotary remodeling equilibrium of bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux 20e Congrès Français de Mécanique et 36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the probabilistic model for a non-homogeneous cortical bone using in vivo measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th MIT Conference on Computational Fluid and Solid Mechanics, Advances in Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cambridge, Massachusetts, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du modèle probabiliste de l'os cortical en utilisant des mesures expérimentales ultrasonique in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Aug 2011, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model of human cortical bones with uncertain mechanical properties: Modelling and identification with experimental measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Computational Stochastic Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rhodos, Greece. pp.P022, Pages: 206-212, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-08-7619-7_P022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium fluxes within cortical bone fluid may affect osteocyte mechanosensitivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Komarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux 20e Congrès Français de Mécanique et 36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification in the ultrasonic range of a probabilistic model for a non-homegeneous cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh U. S. National Congress on Computational Mechanics (USNCCM XI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Minneapolis, Minnesota, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using acoustical modeling and numerical simulation for bone quantitative ultrasound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First World Congress on Advances in Structural Engineering and Mechanics (ASEM'11plus)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes sensitivity may be affected by calcium fluxes in cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Komarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes sensitivity may be affected by calcium fluxes in cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Komarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain ultrasonicwave propagation in anisotropic poroelastic bone plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Mathematical and Computational Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the lacuno‐canalicular permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling an homogenization model with an imaging technique to retrieve cortical bone anisotropic biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 World Congress on Advances in Structural Engineering and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a homogenization model with an imaging technique to retrieve cortical bone anisotropic biomechanical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First World Congress on Advances in Structural Engineering and Mechanics (ASEM'11plus)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a homogenization method with Synchrotron radiation microcomputed tomography to estimate cortical bone anisotropic biomechanical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SimBio-M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microcrackes on the interstitial flow at the osteonal scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode des éléments finis spectraux pour la propagation d'ondes élastiques en régime transitoire dans un os cortical couplé avec des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Determination of a Kozeny-like Law Describing the Lacuno-canalicular Permeability of Bone Tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Remodelling and Adaptive Poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Étude sur les Milieux Poreux (JEMP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion de vitesse dans l'os trabéculaire : influence de la diffusion indépendante et de l'absorption visqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'absorption viscoélastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling and simulation of fluid flow within cortical bone including cationic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, 4th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium fluxes within cortical bone fluid may affect osteocytes mechanosensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Bone Fluid Flow Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a Gradient of Viscoelastic Anisotropic Material Properties on the Ultrasonic Wave Propagation in Cortical Bone: Application to the Axial Transmission Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a fluid saturated medium with dual porosity and semipermeable discontinuity interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV): Solids, Structures and Coupled Problems in Engineering, M2-(CM)2 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-chemical effects in bone: phenomena at the tissue and cell scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des phénomènes électro-chimiques dans l'expression du remodelage osseux. Approche multi-échelle pour une prise en compte de la piézo-électricité et de l'électro-osmose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Étude sur les Milieux Poreux (JEMP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement des ondes ultrasonores dans os trabéculaires anisotropes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding osteons : poroelasticity, microstructure and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference of SIMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'absorption viscoelastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Ba Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element study of two orthodontic treatment steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atrtchine Kachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral finite element formulation for ultrasonic wave propagation in fluid-loaded cortical bone solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, 4th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Study of the Deformation-induced Fluid Flows within Osteonal Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congres on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of 'anomalous' velocity dispersion with an independent scattering model in trabecular bone : comparison with a multiple scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the probabilistic model for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Conference on Computational Mechanics, Solids, Structures and Coupled Problems in Engineering (ECCM-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of deformation-induced fluid flows in osteonal matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Italian Microworkshop of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Uncertainty in Structural Dynamics, USD2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katholieke Universiteit Leuven, Sep 2010, Leuven, Belgium. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cortical bone properties using homogenization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Griso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international GAMM Seminar on Continuum Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-chemical effects in bone: phenomena at the tissue and cell scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Italian Microworkshop of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du Comportement des Ondes Ultrasonores dans l'Os Trabéculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion de vitesse dans l'os trabéculaire: influence de la diffusion indépendente et de l'absorption visqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for multiple scattering allows a better prediction of velocity dispersion in trabecular bone than an independent scattering model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale method to assess the heterogeneous anisotropic elastic properties of cortical bone : application to human proximal femoral bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6thWorld Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of bone in vivo electricity : a multiscale investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the heterogeneous anisotropic elastic properties of cortical bone by a micromechanical approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, 4th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of deformation-induced fluid flows in osteonal matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the development of Biomedical Engineering in Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the electro-chemical couplings in bone tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Capiez-Lernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic inverse problem for the identification of the probabilistic model of cortical bone using measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise and Vibration : Emerging Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial transmission measurements and compact bone heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European symposium on ultrasonic characterization of bone (ESUCB 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bydgoszcz, Poland. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model of the geometrical and mechanical properties for nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth U. S. National Congress on Computational Mechanics (USNCCM X 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid transport within bone tissues including ionic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Transport Phenomena VI: Fluid, Thermal, Biological, Material and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Volterra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization of cortical bone : comparison between attenuation and velocity dispersion measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of viscoelasticity on the ultrasonic wave propagation in cortical bone: application to the axial transmission technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">158th Meeting of the acoustical society of america</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle d’un écoulement au sein d’un tissu osseux avec échanges cationiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées d’Étude sur les Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of elastic waves in a fluid-loaded anisotropic functionally graded waveguide : Application to ultrasound characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chile. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous&amp;quot; velocity dispersion in trabecular bone : influence of viscous absorption and of multiple scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone ultrasonic characterization with axial transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Santiago de Chile, Chile. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale modeling of fluid transport within bones : consequences of electrokinetics in the mechanotransduction of bones remodelling signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models and Images for Porous Media, Paris (France), January 12 to 16, 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biot's poroelastic solid as a continuum with microstructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSERAT + 100 International Conference on the legacy of Théorie des Corps Déformables by Eugène and François Cosserat in the centenary of its publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVEM 2009, Noise and Vibration: Emerging Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klebe College, Oxford, Apr 2009, Oxford, United Kingdom. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interstitial bone microcracks on straininduced fluid flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Mechanics of Biomaterials and Tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic viscoelastic fluid/solid multilayer medium: application to cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.Pages: 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poroélasticité aux milieux avec microstructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 9e Journées d'Étude sur les Milieux Poreux (JEMP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of compact bone based on homogenization of double porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complas X, X International Conference on Computational Plasticity Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of fluid transport within cortical bone including cellular exchanges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 9e Journées d'Étude sur les Milieux Poreux (JEMP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a probabilistic model of the geometrical and mechanical properties for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Krakow, Poland, Poland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic velocity dispersion in bovine cortical bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous behavior of ultrasonic velocity dispersion in bovine cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic inverse problem for the experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIPE 2008, 6th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dourdan, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the ultrasonic velocity dispersion in bovine cortical bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Anglo-French Physical Acoustic Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Broadband Ultrasonic Attenuation and bone properties in femoral bovine cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach to analyse the consequences of electrokinetics in the mechanotransduction of bone remodelling signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Bone Fluid Flow Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing poroelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Euromech-MECAMAT, Conference Mechanics of microstructured solids : cellular materials, fibre reinforced solids and soft tissues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of ultrasonic properties of bovine cortical bone samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium on UltraSonic Electronics (USE2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multiple scattering and of absorption on the frequency dependence of phase velocity in trabecular bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Anglo-French Physical Acoustic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katholieke Univ Leuven, Sep 2008, Leuven, France. pp.Pages: 3777-3785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of &amp;quot;anomalous&amp;quot; velocity dispersion in trabecular bone : effect of multiple scattering and of viscous absorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics(WCCM8) coupled with the 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multiple scattering and of absorption on velocity dispersion in trabecular bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium on UltraSonic Electronics (USE2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Singular Value Decomposition to analyse a flexural guided wave on human cortical bone with a 1 MHz axial transmission probe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli physiques du remodelage osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Techniques de l'ingénieur pour la reconstruction osseuse et cutanée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08, Second ASA (Acoustical Society of America) - EAA (European Acoustics Association) joint international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in identifying ultrasound signals in QUS axial transmission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenized model of bone poroelasticity and deformation induced microflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. WCCM'08 (8th. World Congress on Computational Mechanics) &amp; ECCOMAS'08 (5th. European Congress on Computational Methods in Applied Sciences and Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of cortical bone using homogenization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cimrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Society of Biomechanics, Human Biomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo French Physical Acoustics Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Arcachon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Beijing, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the frequency dependence of phase velocity in phantoms of trabecular bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new velocity measurement for cortical bone characterization using the axial transmission device.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of the reflection of acoustic waves on a solid plate with random thickness : application to cortical bone assessment with the axial transmission technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling fibrillar structures in bones : a multiscale approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Modelling of Heterogeneous Materials with Applications in Construction and Biomedical Engineering" (MHM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal analysis in axial transmission: application of a SVD-based extraction algorithm to ultrasonic cortical bone characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient elastic waves in fluid-structure multilayer systems with a probabilistic model of structural uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Uncertainty in Structural Dynamics, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sheffield, Jun 2007, Sheffield, United Kingdom. pp.Pages: 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a material properties spatial gradient on wave propagation: application to the axial transmission technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic assessment of bone quality : modelling with uncertain parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the international society of biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ultrasonic attenuation and velocity dispersion in trabecular bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of phase velocity dependence on trabecular bone properties : effect of multiple scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband ultrasonic attenuation in bovine cortical bone in vitro : dependence to bone mass and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of the interaction of acoustic waves with a solid plate of random thickness: Application to cortical bone assessment with the axial transmission technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of the axial transmission technique based on a multi-scale model of bone material properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of velocity dispersion in trabecular bone : effect of multiple scattering and of viscous absorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lhemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on ultrasonic characterization of bone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a gradient of material properties due to endosteal resorption affect wave propagation in the axial transmission technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007) Halle, Germany, July 19-20, 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport couplé de fluide dans les tissus osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband ultrasonic attenuation in femoral bovine cortical bone is an indicator of bone properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic inverse problem using experiments for uncertain fluid-solid multilayer systems in ultrasonic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM IX 2007, Ninth U. S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, San Francisco, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting trabecular geometry from tomographic images of spongy bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency variations of attenuation and velocity in cortical bone in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsukawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, U.S. Outlying Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a wave front removal algorithm for an ultrasonic axial transmission device used for the in vivo mechanical characterization of cortical bone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5thWorld Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular value decomposition-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, U.S. Outlying Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-Space finite element approximation with 2D-space Fourier transform and with time-domain formulation for 3D-transient elastic waves in multilayer semi-infinite media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haïat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV13, The thirteenth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienna, Austria. pp.Pages: 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of different driving effects governing fluid movement in cortical bones : a coupled viewpoint for the mechanotransduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the axial transmission technique for bone evaluation: a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling bone remodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Teresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Femlab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of a poroelastic model : application to an osteon under cyclic loading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1080-1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodelage orthotrope de l'os - Cas tridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Watzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture theory for multiphase flow : application to bone interstitial fluid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cowin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Bone Fluid Flow Workshop : Translational Bone Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar flow and wall shear stress in a collapsed tube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 30e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement d'un ostéon par la poroélasticité : étude par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary remodelling of elastic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dicarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quiligotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of SIMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic loading frequency influence on osteon pressure distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 29e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis in the time-domain of wave reflection on cortical bone : generation on the lateral P-Wave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 29e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodelage orthotrope et influence sur la porosité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse transitoire d'un bimatériau ; Application à un impact sur le thorax.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 6e Congrès de la Socièté Marocaine des Sciences Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maroc. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une onde transitoire dans un bimatériau élastique ; Application à un impact sur le thorax.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating of the exact response of a two-layered halfspace under dynamic point loading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress on Ultrasons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.919-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de remodelage orthotrope de l'os.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la modélisation de la propagation des ondes transitoires dans le poumon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry length and wall shear stress in uniformly collapsed veins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Experimental and Computational Mechanics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, China. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de cisaillement à la paroi exercées par un fluide en écoulement dans des vaisseaux uniformément collabés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 26e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact non-pénétrant sur le thorax : une contribution à l'étude de la propagation de l'onde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 15e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umbilical vessels mechanics and buckling of buried flexible cylinders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Bruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Flows and Flow-Structure Interactions EUROMECH 389</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Austria. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed entry lengths of laminar flow in uniformaly collapsed veins with a flat wall. Applications to flow-subjected cell cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelimu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 24e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac blood flow dynamics and myocardium mechanics : a fluid-structure interaction model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Japan. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial cells in culture : an in vitro model of the wall shear stress gradient effect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutherin Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference of The European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulouse, France. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional numerical model of a critical flow in a collapsed tube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benmbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Japan. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable porous medium : applications to soft biological tissues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Belgium. pp.445-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D-structure of critical flow in a collapsed tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benmbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference of The European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of confined thin cylindrical shells : its implication in circulatory and pulmonary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razakamiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH 344, Fluid-Structure Interactions in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, United Kingdom. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veinous wall shear stresses and endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interactions in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, United Kingdom. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle bidimensionnel de l'interaction sang-paroi en mécanique cardiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 20e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Lausanne, Suisse. pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-structure interaction in cardiac dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Symposium, Biological Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, United Kingdom. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-blood mechanical interaction in the cardiovascular system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th China-France Symposium on Biorheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, China. pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements affluents et effluents en conduite collabable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benmbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F van Cleef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 19e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Clermont-Ferrand, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady rheology and poroelasticity of myocardial tissue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Burck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djerad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering Conference, ASME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, United States. pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow through deformable media to determine the mechanical propriety of the structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Greece. pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures alvéolaires complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecaroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque National "Matériaux : Sciences et Industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par la méthode aux éléments finis du champ d'écoulement sanguin intracardiaque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 17e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France. pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flattening of elliptical collapsible tubes : study of the contact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Japan. pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une structure poroélastique par un essai de compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 10e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.329-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchissement élastique, sans allongement, des coques cylindriques elliptiques : études des écoulements laminaires dans les conduites rigides associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 10e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchissement élastique, sans allongement, des anneaux et des coques cylindriques elliptiques : étude d'une solution analytique approchée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications du 10e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation and experimental results in rheology of biological media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.1175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of biological porous media : numerical approximation and experimental comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, United States. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie des biomatériaux poroélastiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 15e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, France. pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poiseuille flow in a buckled tube of constant cross-section.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, United States. pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de Poiseuille dans les conduits non circulaires, à l'image des veines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, France. pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanics of biological porous media : variational approach and numerical approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Biomechanics,UCLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, United States. pp.262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelasticity and poroelasticity in rheological behaviour of biological materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, United States. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche variationnelle et approximation numérique en mécanique des milieux poreux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Analysis, CAD CAM and Vibrations Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, France. pp.457-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behavior of biological porous materials : viscoelasticity versus poroelasticity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Australia. pp.70-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation poroélastique du comportement rhéologique des biomatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de la société de Biomécanique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, France. pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie instationnaire des tissus Biologiques : viscoélasticité ou poroélasticité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5e Congrès de la Société de Biorhéologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, France. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie des tissus biologiques : de la viscoélasticité à la poroélasticité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie des Fluides Hétérogènes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, France. pp.7.49-7.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and photochemical routes towards tailor-made polymer/clay nanocomposites: recent progress and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Son Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mahouche-Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Babinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.M. Chehimi; T. Sabu; K. Jlassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay-polymer nanocomposites: Morphology, structure, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach to understand the multiphysics phenomena in bone adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Computer Modeling in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.31-72, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Deformation-Induced Fluid Flows in Osteonal Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development of Biomedical Engineering in Vietnam, IFMBE Proc. 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.55-58, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli physiques du remodelage osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauramps Medical. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruction osseuse et cutanée : Biomécanique et Techniques de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-71, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling fibrillar structures in bones: A multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jirasek Bittnar and Mang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling of Heterogeneous Materials with Applications in Construction and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId757"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110617" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colabella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01811-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rohan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2023.10.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Thi Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eremeyev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T. Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109491" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grossman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ruffoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoisse Abdoulatuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104382" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakharaddin Seyfaddini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.102914" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cimrman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios de Anda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101938" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-021-01977-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.103188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-020-01361-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01306-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc&#8208;bao Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu&#8208;hai Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Rios de Anda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy&#8208;louis Versace" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.09.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Di Tommaso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100251" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-S. Vo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Gorbushin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parnell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-019-09986-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.08.060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Scala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Placidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0740-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919344" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.10.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu&#8208;hieu Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haiat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.12.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Vo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.06.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PZMW8WF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663681v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bouderlique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Courty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8949264" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1357703" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prakash" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. de Leeuw" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7020057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595385v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.H.T. Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Sacchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Le" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Okumura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatuf A." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-017-0878-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.07.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Eremeyev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen V.H" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344475v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laredo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0695-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babinot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286515582889" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnell W.J." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Abrahams" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1021076" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bosc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Capiez-Lernout" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344487v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lemaire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/398970" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. de Leeuw" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798254v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166246v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344489v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201770v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166154v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Albanese" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949235v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZW9NLT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168570v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bousson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815920" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Knothe Tate" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082385v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.645811" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798266v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815969" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590974v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kaiser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komarova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718959v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.03.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802140v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721351v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-011-0363-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9M870ND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738545v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713683" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692613v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.12.020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DCZVCZ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2011.12.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N6M24VD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844608v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parnell W." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081891v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cimrman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721349v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718966v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.387" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Vu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3554719" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712047v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-011-9641-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QPCNZW2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712050v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Carlo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595181" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712007v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Komarova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844985v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738080v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oddou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593767" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712026v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845401v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712042v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Rietbergen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taylor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0220-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6S950SK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711972v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3292949" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692864v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2010.05.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q0827SZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692870v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.02.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCQLG5QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711955v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652010000100011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845416v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692867v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2010.04.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ7RFQ3S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.034" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1J85LXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845422v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-H. Nguyen V." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721390v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711937v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711927v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087428" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712077v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845476v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsukawa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718886v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;mond" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712073v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borocin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711777v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lh&#233;mery" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711743v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711913v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718878v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721393v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845563v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2007.09.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718873v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamato" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738454v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738451v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686156v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macocco" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2146110" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686184v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.06.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017609v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribreau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017592v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017565v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017583v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870695v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oddou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.321173" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366202v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313061v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bichon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figueredo Rocha Felipe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312875v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Majdalany" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355442v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354147v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355840v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355466v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254308v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gattin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bochud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Grossman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ruffoni" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254280v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848075v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848073v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aghaei" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355392v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355427v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n P Cisilino" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355793v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355788v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355406v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355644v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242746v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355621v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355272v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355242v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355286v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355251v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240329v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0804" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355227v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355600v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355145v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355161v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355170v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798732v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Nguyen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Nguyen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Versace" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354493v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Scala" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355547v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355133v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355141v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354499v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355094v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355068v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354503v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Nguyen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644868v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647064v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644911v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798757v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dicarlo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podio-Guidugli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.038" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644908v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812505v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuramalingam Prakash" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora de Leeuw" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647553v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798762v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644951v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799717v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645561v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647555v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345763v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647094v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645014v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812498v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306408v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799779v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bala" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356146v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167237v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagatani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167242v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201774v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167239v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647580v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812512v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650150v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyrin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Laredo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646116v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647565v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167232v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650190v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167240v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bosc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167305v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167968v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167251v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167314v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167256v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799872v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bala" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167318v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Droumaguet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-B. Ly" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167278v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167961v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167292v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167248v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167972v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Laredo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167254v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050282v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Laredo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845654v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Na&#239;li" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167320v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903248v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167327v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167982v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646350v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167983v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940383v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167323v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turjanicova" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167988v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811235v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830472v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167340v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810994v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haiat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647594v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167329v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167345v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830448v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698785v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167341v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167348v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830456v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167991v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168727v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167353v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714216v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701537v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773378v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167265v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713702v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168721v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421505v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714227v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714221v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647599v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167282v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167514v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713707v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647601v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168063v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692833v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-08-7619-7_P022" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714162v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701572v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714229v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167268v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167351v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713698v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167349v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168036v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714158v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714156v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167355v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713689v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atrtchine Kachi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713679v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168863v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisco" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167369v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714210v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714206v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713681v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541373v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168853v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714214v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714199v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713677v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168846v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713691v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168856v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647609v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692871v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699747v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713695v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Griso" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647615v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541370v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549195v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713686v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713682v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713687v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713638v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713635v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167371v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168866v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713197v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713193v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lhemery" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168875v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713188v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652676v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713205v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699020v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foiret" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699007v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713625v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713203v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691747v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713633v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714197v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168871v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714195v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692159v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168690v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713135v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhemery" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713185v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649612v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713142v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713162v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691714v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012036" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713131v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713156v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686143v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713143v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698988v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649637v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Padilla" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laugier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713146v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168688v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713178v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713159v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714170v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698792v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649578v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonne" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715772v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715758v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715777v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649489v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689715v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715765v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715780v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715769v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715798v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715783v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698798v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239775v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715791v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698955v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689702v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715751v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715747v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bajaj" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milicchi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715755v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715743v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715741v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698790v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715718v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225622v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Watzky" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715711v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quiligotti" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teresi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715710v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718774v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225621v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#233;mond" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715706v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718761v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718760v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718751v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watzky" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718757v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718749v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715703v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718755v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718754v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715700v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718747v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718746v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715696v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruch" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718745v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelimu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715692v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geiger" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715684v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmbarek" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715688v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715691v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Heude" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715686v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutherin Falson" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haond" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaslon" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moenner" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715682v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715681v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razakamiadana" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718741v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heude" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715678v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelle" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715680v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelle" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715942v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F van Cleef" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715672v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Burck" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djerad" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715676v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gallo" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715934v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecaroz" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715940v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran Van" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715871v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715884v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonis" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715667v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715866v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Gallo" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715668v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715664v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715864v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715665v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715863v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715660v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715661v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715659v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715657v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715862v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715857v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715860v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636531v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168253v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168245v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168692v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168694v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110617" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354475v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2023.10.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Thi Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eremeyev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colabella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01811-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grossman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ruffoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109844" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T. Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoisse Abdoulatuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104382" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakharaddin Seyfaddini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.102914" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cimrman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113536" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios de Anda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101938" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-021-01977-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.103188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-020-01361-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01306-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc&#8208;bao Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu&#8208;hai Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Rios de Anda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy&#8208;louis Versace" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.09.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Scala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Placidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0740-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Gorbushin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Di Tommaso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.08.060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-S. Vo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parnell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-019-09986-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100251" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haiat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.12.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu&#8208;hieu Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Vo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.06.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PZMW8WF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prakash" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. de Leeuw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7020057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636458v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.H.T. Tran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Sacchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bouderlique" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Courty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8949264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1357703" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Okumura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.029" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-017-0878-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatuf A." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.07.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen V.H" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Eremeyev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laredo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0695-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babinot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286515582889" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnell W.J." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Abrahams" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1021076" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lemaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. de Leeuw" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798254v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Capiez-Lernout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/398970" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343452v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bosc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166246v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081902v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Albanese" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082370v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949235v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZW9NLT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168570v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bousson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815920" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Knothe Tate" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082385v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.645811" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798266v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815969" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590974v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kaiser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713683" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2011.12.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N6M24VD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692613v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.12.020" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DCZVCZ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738065v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-011-0363-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9M870ND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721343v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komarova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718959v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.03.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844608v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parnell W." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718966v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.387" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081891v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cimrman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721349v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844985v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Carlo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595181" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712007v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Komarova" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Vu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3554719" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712047v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692770v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-011-9641-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QPCNZW2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738080v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oddou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593767" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712026v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712024v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845401v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712042v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Rietbergen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taylor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0220-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6S950SK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711955v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652010000100011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692867v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2010.04.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ7RFQ3S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692863v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.034" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1J85LXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692870v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.02.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCQLG5QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711972v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445389v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3292949" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2010.05.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q0827SZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845422v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-H. Nguyen V." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712107v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711927v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684450v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087428" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721390v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711937v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845476v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712101v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;mond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712073v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borocin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718886v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711802v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsukawa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711743v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711777v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lh&#233;mery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711913v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718878v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721393v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845563v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2007.09.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718873v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamato" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738454v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738451v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686156v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macocco" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2146110" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686184v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.06.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017609v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribreau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017592v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017565v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017583v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870695v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oddou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.321173" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313061v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bichon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figueredo Rocha Felipe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312875v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Majdalany" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366202v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355442v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354147v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355466v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355840v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254308v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gattin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bochud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Grossman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ruffoni" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254280v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848075v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848073v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aghaei" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355392v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355427v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n P Cisilino" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355788v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355793v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355406v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355653v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355644v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242746v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355242v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355621v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355272v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355286v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355251v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240329v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0804" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355227v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355600v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355145v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355161v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355170v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Scala" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355133v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355141v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354493v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798732v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Nguyen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Nguyen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Versace" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354499v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354503v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Nguyen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355068v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355094v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647064v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644942v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644868v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644911v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798757v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dicarlo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podio-Guidugli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.038" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644908v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345763v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647094v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799717v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645561v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647555v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812505v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuramalingam Prakash" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora de Leeuw" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647553v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798762v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644951v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645014v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812498v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306408v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799779v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bala" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356146v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201774v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167239v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647580v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167237v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagatani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167242v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812512v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646116v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650150v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyrin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Laredo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647565v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167232v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650190v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167240v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bosc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167251v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167314v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167256v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167968v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167305v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799872v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bala" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167961v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167278v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Droumaguet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-B. Ly" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167318v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167292v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167248v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167972v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Laredo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167254v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050282v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Laredo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167327v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167320v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903248v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845654v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Na&#239;li" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167982v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167983v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646350v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940383v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167323v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turjanicova" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167329v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167345v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830448v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167340v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810994v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haiat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647594v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167988v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811235v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830472v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698785v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167341v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167348v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830456v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167991v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168721v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421505v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714227v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714221v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647599v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167282v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167514v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713707v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647601v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168063v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167265v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713702v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168727v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167353v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714216v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701537v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773378v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692833v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-08-7619-7_P022" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714229v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701572v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714162v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167351v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167268v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713698v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167349v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168036v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714158v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714156v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167355v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541373v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168853v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714214v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714199v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713677v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168846v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168863v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisco" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167369v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714210v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714206v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713681v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713689v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atrtchine Kachi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713679v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168856v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713691v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699747v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647609v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692871v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713695v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Griso" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647615v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541370v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549195v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713686v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713682v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713687v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713638v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713635v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167371v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713205v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699020v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foiret" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699007v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168875v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713188v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652676v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168866v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713197v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713193v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lhemery" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713203v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713625v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691747v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713633v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714197v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168871v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714195v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692159v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713142v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713162v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691714v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012036" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713131v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713156v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168690v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713185v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649612v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713135v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhemery" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686143v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713143v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698988v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649637v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Padilla" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laugier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713146v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168688v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713178v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713159v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714170v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649578v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonne" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715772v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715758v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715777v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649489v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689715v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698792v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715780v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715765v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715798v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715769v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715783v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698798v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239775v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715791v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698955v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715747v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bajaj" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milicchi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715755v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715743v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715751v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689702v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715741v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698790v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715711v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quiligotti" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teresi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715710v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225622v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Watzky" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715718v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718774v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225621v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#233;mond" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715706v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718761v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718760v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718757v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718749v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watzky" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718751v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715703v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718755v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718754v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715700v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718747v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718746v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715696v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruch" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718745v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelimu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715691v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Heude" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715686v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutherin Falson" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haond" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaslon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moenner" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715688v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmbarek" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715692v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geiger" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715684v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715681v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razakamiadana" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715682v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718741v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heude" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715678v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelle" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715680v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelle" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715942v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F van Cleef" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715672v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Burck" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djerad" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715676v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gallo" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715934v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecaroz" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715940v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran Van" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715667v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonis" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715866v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Gallo" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715871v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715884v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715668v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715664v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715864v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715665v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715863v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715661v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715659v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715657v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715660v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715862v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715857v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715860v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636531v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168253v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168245v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168692v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168694v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>