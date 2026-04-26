--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -100,213 +100,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Leveraging the Fruits of Research Efforts in the Arena of Business Process Modeling Formalisms: A Map-Driven Approach for Decision Making</w:t>
+                <w:t xml:space="preserve">Consistency Requirements in Business Process Modeling: A thorough Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Awadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, First on line 16 august 2018. Printed issue 18(3) May 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.1097-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-017-0629-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966328v1</w:t>
+                <w:t xml:space="preserve">hal-03966294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Requirements in Business Process Modeling: A thorough Overview</w:t>
+                <w:t xml:space="preserve">On Leveraging the Fruits of Research Efforts in the Arena of Business Process Modeling Formalisms: A Map-Driven Approach for Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Awadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (2), pp.1097-1115. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, First on line 16 august 2018. Printed issue 18(3) May 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966294v1</w:t>
+                <w:t xml:space="preserve">hal-03966328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning organization modelling patterns</w:t>
               </w:r>
@@ -1883,165 +1883,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse et conception de systèmes d'information coopératifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.1287 - 1315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'apport du workflow dans une démarche qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.463 - 489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708001v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00708000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2632,50 +2632,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flexibility in Business Process Modeling to deal with Context-Awareness in Business Process Reengineering Projects in Enterprise, Business-Process and Information Systems Modeling, LNBIP 318 Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Jamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Business Process Modeling, Development and Support (BPMDS'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tool Support for the EKD Enterprise Modeling Method: Towards Managing Inter-View Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Awadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2d International Workshop on Practicing Open Enterprise Modelling within OMiLAB (PrOse) (POEM'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Assessing the Multi-view Modeling Capability of Enterprise Modeling Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Awadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IFIP Working Conference on The Practice of Enterprise Modeling (PoEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Vienna, Austria. pp.351-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02302-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">System Dynamics Applications in Emergency Department for Waiting Time Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamim Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 36th International Conference of the System Dynamics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Reykjavík, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Generic Consistency Patterns in Multi-view Enterprise Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Awadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Karagiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 25th European on Information Systems (ECIS'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Portsmouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Material Management in LCA Integrated PLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2697,541 +3181,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966568v1</w:t>
-              </w:r>
-[...482 lines deleted...]
-                <w:t xml:space="preserve">hal-03966577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Contextualized Flexible Cloud Workflow Services: An MDE based approach</w:t>
               </w:r>
@@ -3570,570 +3570,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Framework for Occupational Fraud Detection by Social Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanni Lookman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a Generic Context Model for BPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Hawaii International Conference on System Sciences (HICSS'2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Kauai, Hawaii,, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HICSS.2015.494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sanni Lookman</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning organization Atlas framework web tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mijalce Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Terziev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Advanced Information Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">22d European Conference on Information Systems (ECIS'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas framework for enterprise modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mijalce Santa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIS-Journals Joint Author Workshop in conjunction with the 22d European Conference on Information Systems (ECIS'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tel Aviv, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business process modeling: a multi-perspectives approaches integration variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference BPMDS,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive lightweight learning organization ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Mijalce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives in Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Funchal, Portugal. pp 183-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mijalce Santa</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Process scheduling strategies in Cloud environments with fairness metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bessai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Terziev</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22d European Conference on Information Systems (ECIS'2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCC - IEEE International Conference on Services Computing - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Clara, United States. pp.519 - 526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2013.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mijalce Santa</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution organisationnelle fondée sur la cohérence des relations entre acteurs avec les buts métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIS-Journals Joint Author Workshop in conjunction with the 22d European Conference on Information Systems (ECIS'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">31e congrès Informatique des organisations et systèmes d'information et de décision (INFORSID 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.225-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the creation of a Learning organization by using the Learning Organization Atlas Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mijalce Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4149,282 +4374,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Enterprise Information Systems (ICEIS'2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227451v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-00831621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Process Compositions: Preserving k-soundness property</w:t>
               </w:r>
@@ -4754,50 +4754,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Weighted Alignment Measures of Enterprise Architecture Viewpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on BUSiness/IT Alignment and Interoperability (BUSITAL'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gdansk, Poland. pp.592-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31069-0_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bi-criteria workflow tasks allocation and scheduling in Cloud computing environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Bessai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4835,180 +4939,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE, International Conference on Cloud Computing 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Hawaii, United States. pp.638-645, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLOUD.2012.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751210v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-00756936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the role variability in the MAP process model</w:t>
               </w:r>
@@ -5174,1086 +5174,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Composition de Workflow-nets : condition de préservation de la k-soundness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bessai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie d'Entreprise et de Systèms d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Old Therapy for the New Problem: Declarative Configurable Process Specifications for the Adaptive Case Management Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Rychkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Process Management Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hoboken, United States. pp.420-432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20511-8_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Systematic Method for the Intentional Modeling and Verification of Business Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Gmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Missikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Conference of the Italian Chapter of AIS Information technoogy and Innovation trend in Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Naples, Italy. pp.628-649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Return on Experience of the Implementation of a Business-IT alignment Approach: Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Gmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Rychkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Workshop on Business/IT Alignment and Interoperability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.76-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Process Lines to deal with the Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System Sciences (HICSS), 2010 43rd Hawaii International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hawaii, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2010.88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augmenting BPM with Social Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Process Management BPM 2009 International Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Ulm, Germany. pp.201-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12186-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Second International Workshop on Business Process Management and Social Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Process Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.197-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12186-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Second International Workshop Service-oriented Enterprise Architecture for Enterprise Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service-oriented Enterprise Architecture for Enterprise Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service-oriented Enterprise Architecture for Enterprise Engineering: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Sciences (HICSS), 2010 43rd Hawaii International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HICSS.2010.88⟩</w:t>
+              <w:t xml:space="preserve">Enterprise Distributed Object Computing Conference Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Auckland, New Zealand. pp.247-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW.2009.5331988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...314 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BPM and Social Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...276 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BPM 2008 International Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Milan, Italy. pp.649-658, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00328-8_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITGIM: An intention-driven approach for analyzing the IT Governance requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Requirements, Intentions and Goals in Conceptual Modeling (RIGiM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Gramado, Brazil. pp.275-285, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04947-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00663512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic representation of context models: a framework for analyzing and understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,51 +6326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Awareness for Adequate Business Process Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6521,51 +6521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the First International Workshop on Business Process Management and Social Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to the First International Workshop on Business Process Management and Social Software (BPMS2 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Milan, Italy. pp.647-648, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6593,50 +6593,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A survey on the flexibility requirements related to business processes and modeling artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-model Tailoring for Situation-aware Business Process Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie d'Entreprise et de Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-model Tailoring for Situation-aware Business Process Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Model Driven Information Systems Engineering: Enterprise, User and System Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guider le choix d'un formalisme de modélisation de processus : Démarche multicritère basée sur les patrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bessai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Context-aware Business Process Evaluation and Redesign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bessai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Business Process Modelling, Development, and Support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Situational Business Process Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Advanced information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conceptual Dependencies between two connected IT domains: Business/IS alignment and IT governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6658,2296 +7163,1981 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cadre de référence pour analyser les exigences d'alignement métier/système d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Gmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie et gestion des processus d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Process Modelling and Requirements for Flexibity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Interoperability for Enterprise Software and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Portugal. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Context Aware Business Process Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Business Process Modelling, Development, and Support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Norway. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en Compte de l'aspect Décisionnel dans l'ingénierie et la Gestion des Processus d'Entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie et gestion des processus d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'un cadre de référence pour la gouvernance des SI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie et gestion des processus d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Level Delegation for Flexible Business Process Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Resources Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Canada. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Framework for Analising IT Governance Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Portugal. pp.512 - 516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en Compte de l'utilisateur dans l'ingénierie des Processus Métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prise en compte de l'utilisateur dans les systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Framework for Analyzing Business/Information System Alignment Requirements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Gmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Portugal. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Role-Based Approach for Modeling Flexible Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Business Process Modelling, Development, and Support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Luxembourg. pp.111 - 120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework for situating Business Process Engineering approaches: an illustration with ARIS and EKD-CMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Resources Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FORBAC : A Flexible Organisation and Role-Based Access Control Model for Secure Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tokelau. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework to evaluate methods' capacity to design flexible business processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Workshop on Business Process Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Porto, Portugal. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spip.308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparative State-of-the-Art for Flexible Workflow Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouatef Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Resources Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model Driven Architectures for Enterprise Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
+              <w:t xml:space="preserve">, 2004, Latvia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Conceptual Framework for Intention Driven Flexible Workflow Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie d'Entreprise et de Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
+              <w:t xml:space="preserve">Workshop on Business Process Modelling, Development, and Support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Latvia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Process Modeling for developing Process Oriented IT Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Driven Information Systems Engineering: Enterprise, User and System Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
+              <w:t xml:space="preserve">Information Resources Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A survey on the flexibility requirements related to business processes and modeling artifacts</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise Knowledge and Information System Modelling in an Evolving Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Engineering Methods to Support Information Systems Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process of Mapping between User Centric Concepts and Lyee Internal Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on New Trends on Software Methodologies, Tools and Techniques (SoMET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Stockholm, Sweden. pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MeDIC: A method engineering proposal for the analysis and representation of the organisational impact of change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Software Engineering Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode pour la définition de l'impact organisationnel du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
+              <w:t xml:space="preserve">, 2002, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using EKD-CMM electronic guide book for managing change in organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Business Process Modelling, Development, and Support</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
+              <w:t xml:space="preserve">European-Japanese Conference on Information Modelling and Knowledge Bases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Japan. pp.105 - 123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Islem Gmati</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intention based modelling of organisational change: an experience report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vagelio Kavakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">Evaluation of Modeling Methods in Systems Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...1657 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change Process Modelling using the EKD - Change Management Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8989,1208 +9179,1018 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Denmark. pp.513 - 529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Intention based modelling of organisational change: an experience report</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An electronic handbook for accessing domain specific generic patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vagelio Kavakli</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gnaho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation of Modeling Methods in Systems Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">IFIP WG 8.1 International Working Conference on IS in WWW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Switzerland. pp.89 - 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Using EKD-CMM electronic guide book for managing change in organisations</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ELEKTRA project : Enterprise Knowledge Modelling for change in the distribution unit of Public Power Corporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kavakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Prekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dimitromanolaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Yilmazturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMACS International Conference on Circuits, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Greece. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Main concepts for cooperative work place analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP World Computer Congress Telecooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework for generic patterns dedicated to the management of change in the electricity supply industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Describing business processes with a guided use case approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Souveyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Advanced information Systems Engineering (CAISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Italy. pp.339-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework for encapsulating best business practices for electricity supply industry into generic patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMACS International Conference on Circuits, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Greece. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Unified framework for modelling co-operative design processes and co-operative business processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiding the participative design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Etats-Unis, United States. pp.922 - 924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A meta-model for goal driven cooperative work process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Many Facets of Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Tunisia. pp.245 - 260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-Modelling for cooperative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Japanese Conference on Information Modelling and Knowledge Bases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Japan. pp.105 - 123</w:t>
-[...978 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.361 - 377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -10277,51 +10277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining ways-of-working for cooperative work processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gnaho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10473,51 +10473,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Occupational Fraud Detection by Social Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanni Lookman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10581,1515 +10581,1515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling - 23d International Conference, BPMDS 2022 and 27th International Conference, EMMSAD 2022, held at CAiSE 2022, Leuven, Belgium, June 6-7, 2022, LNBIP 450 Springer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Reinhartz-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Minitrack on Social Information Systems and Platforms: Designing Complexity. Proceedings of the 54th Annual Hawaii International Conference on System Sciences, Hawaii, USA, January 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling - 22d International Conference, BPMDS 2021 and 26th International Conference, EMMSAD 2021, held at CAiSE 2021, Gold Coast, Australia, June 28-July 2, 2021, held virtually LNBIP 421 Springer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adriano Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Reinhartz-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAISE'2021 Forum on Intelligent Information Systems, 33rd International Conference on Advanced Information Systems Engineering. Gold Coast, Australia, June 28-July 2, 2021, held virtually LNBIP 424 Springer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Korthaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Minitrack on Social Information Systems. Proceedings of the 54th Annual Hawaii International Conference on System Sciences, Hawaii, USA, January 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rainer Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Challenges in Information Science: 15th International Conference, RCIS 2021 Limassol, Cyprus, May 11–14, 2021 Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference, RCIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Limassol, Cyprus. 415, Springer International Publishing, 2021, Lecture Notes in Business Information Processing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des ateliers du 39ème Congrès INFORSID. Dessinons ensemble le futur des systèmes d’information Dijon, France, June 1-4, 2021, held virtually.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du 39ème Congrès INFORSID. Dijon, France, June 1-4, 2021, held virtually.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Minitrack on Social Information Systems. Proceedings of the 53d Annual Hawaii International Conference on System Sciences, Hawaii, USA, 7-10 January 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling - 21st International Conference, BPMDS 2020 and 25th International Conference, EMMSAD 2020, held at CAiSE 2020, Grenoble, France, June 8-9, 2020, held virtually LNBIP 387 Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Augusto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asif Gill</w:t>
+                <w:t xml:space="preserve">Iris Reinhartz-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pnina Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Zdravkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the IEEE 23d International Enterprise Distributed Object Computing Conference (EDOC'2019), Paris, France, October 28-31, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Said Cherfi, Samira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Dijkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE, 2019, 978-1-7281-2702-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Minitrack on Social Information Systems. Proceedings of the 52d Annual Hawaii International Conference on System Sciences, Hawaii, USA, 8-11 January 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Reinhartz-Berger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Rainer Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives in Business Informatics Research - 17th International Conference (BIR'2018), Stockholm, Sweden, September 24-26, 2018, LNBIP 330 Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Zdravkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jānis Grabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Stirna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Minitrack on Social Information Systems. Proceedings of the 51st Annual Hawaii International Conference on System Sciences, Hawaii, USA, 3-6 January 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the IEEE 22nd International Enterprise Distributed Object Computing Conference (EDOC'2018), Stockholm, Sweden, October 16-19, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontus Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lagerström</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Rainer Alt</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint Proceedings of the BIR 2018 Short Papers, Workshops and Doctoral Consortium co-located with 17th International Conference Perspectives in Business Informatics Research (BIR'2018), Stockholm, Sweden, September 24-26, 2018, CEUR Workshop proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Zdravkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jānis Grabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Stirna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...465 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...275 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling - 18th International Conference, BPMDS 2017 and 22th International Conference, EMMSAD 2017, held at CAiSE 2017, Essen, Germany, June 12-13, 2017, LNBIP 287 Springer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Reinhartz-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gulden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12343,164 +12343,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CAISE'2011 Forum CEUR proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, CEUR Vol. 734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Fourth International Workshop on Business Process Management and Social Software (BPMS2'11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LNBIP 99, 2011, Proceedings of the BPM 2011 Workshops, LNBIP. Springer-Verlag</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242645v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01242544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième Workshop Ingénierie et gestion des processus d'entreprise des GdR I3 et MACS</w:t>
               </w:r>
@@ -12707,51 +12707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section on Enterprise Computing – best papers presented in the 21st and 22nd IEEE EDOC 2017 and 2018 Conferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lagerström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12824,51 +12824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section of BPMDS'2017 on &amp;quot;Enabling enabling business transformation by business process modeling, development and support&amp;quot; in the International Journal of Software and Systems Modeling (SoSyM). Special Section of the 18th Conference of Business Process Modeling, Development and Support (BPMDS’17). Published online 17 december 2019. Printed issue 19(3) May 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12899,51 +12899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section on &amp;quot;Enabling value creation via business process modeling, development, and support&amp;quot;. Special Section of the 16th Conference of Business Process Modeling, Development and Support (BPMDS’15)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12962,221 +12962,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Special Issue of the 28th International Conference on Advanced Information Systems Engineering (CAiSE 2016), May 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pnina Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74 (1), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Special Issue Comprised of Selected Papers from the SoEA4EE Workshops 2013, 2014 and 2015 on &amp;quot;Service-oriented Enterprise Architecture on Enterprise Engineering&amp;quot; (IJISSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Systems in the Service Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (3), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theme Section on &amp;quot;The human perspective in business processes&amp;quot; of the 15th Conference of Business Process Modeling, Development and Support (BPMDS’14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (3), 2017, Published online 7 december 2016. Printed issue 16(3) July 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13328,2655 +13328,2655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Special Section on &amp;quot;Coping with complexity in business processes&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Special Section of the 14th Conference of Business Process Modeling, Development and Support (BPMDS’13), 2015, International Journal of Software and Systems Modeling (SoSyM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue Comprised of Selected Papers from the SoEA4EE Workshops 2010, 2011 and 2012 on &amp;quot;Service-oriented Enterprise Architecture on Enterprise Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, International Journal of Information Systems in the Service Sector (IJISSS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Section of BPMDS'2012 on &amp;quot;Artefacts and processes for business process modelling and management&amp;quot;. Special Section of the 13th Conference of Business Process Modeling, Development and Support (BPMDS’12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Printed issue 14(3) July 2015, 2015, International Journal of Software and Systems Modeling (SoSyM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNBIP 214, 2015, Enterprise, Business-Process and Information Systems Modeling</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">hal-01217373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue of RCIS'2013 in IJISMD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Wieringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5 (4), 2014, International Journal of Information System Modeling and Design</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Proper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pnina Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Krogstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LNBIP 214, 2015, Enterprise, Business-Process and Information Systems Modeling</w:t>
+              <w:t xml:space="preserve">, LNBIP 175, 2014, Enterprise, Business-Process and Information Systems Modeling</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Special Issue Comprised of Selected Papers from the SoEA4EE Workshops 2010, 2011 and 2012 on &amp;quot;Service-oriented Enterprise Architecture on Enterprise Engineering</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAISE'2014 Forum and Doctoral Consortium CEUR proceedings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Pimenidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Vassiliou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol-1164, 2014, CAiSE-Forum-DC 2014 CEUR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue on &amp;quot;Making BPM theories work in practice&amp;quot;. Special Issue of the 12th Workshop of Business Process Modeling, Development and Support (BPMDS’11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">, 2015, International Journal of Information Systems in the Service Sector (IJISSS)</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 (2), 2013, International Journal of Information System Modeling and Design (IJISMD)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IEEE Proceedings of the 7th International Conference on Research Challenges in Information Science (RCIS 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Wieringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cavarero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Proper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pnina Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Krogstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Special Section of the 14th Conference of Business Process Modeling, Development and Support (BPMDS’13), 2015, International Journal of Software and Systems Modeling (SoSyM)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 2013, LNBIP 147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 13th International Conference, BPMDS 2012 and 17th International Conference, EMMSAD 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bider Ilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halpin Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krogstie John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNBIP 113, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 13th International Conference, BPMDS 2012 and 17th International Conference, EMMSAD 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bider Ilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halpin Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krogstie John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNBIP 113, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 13th International Conference, BPMDS 2012 and 17th International Conference, EMMSAD 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bider Ilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halpin Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krogstie John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNBIP 113, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue on Business Processes Life Cycle: design, deployment, operation and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Regev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Journal of Software Maintenance and Evolution (JSME), pp.1, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 13th International Conference BPMDS and 16th International Conference EMMSAD at CAiSE 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Bider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Halpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Krogstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Proper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LNBIP 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 13th International Conference, BPMDS 2012 and 17th International Conference, EMMSAD 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bider Ilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halpin Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krogstie John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNBIP 113, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Third International Workshop Service-oriented Enterprise Architecture for Enterprise Engineering (SoEA4EE'2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Printed issue 14(3) July 2015, 2015, International Journal of Software and Systems Modeling (SoSyM)</w:t>
+              <w:t xml:space="preserve">, 2011, Proceedings of EDOC 2011 IEEE Workshops and Short papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IS Olympics: Information Systems in a Diverse World, CAISE'11 Forum Post-Proceedings, Selected extended papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 5 (4), 2014, International Journal of Information System Modeling and Design</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 12th International Conference BPMDS and 15th International Conference EMMSAD at CAiSE 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Halpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oscar Pastor</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krogstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Proper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNBIP 81, 2011, Enterprise, Business-Process and Information Systems Modeling</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue on Drivers of Business Process Development: Business, IT, Compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pnina Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ukor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGI-Global, pp.i-vi, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d'entreprise et interopérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/5, pp.140, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Bider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Halpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Vassiliou</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Krogstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik H.A. Proper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.341, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13051-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling.</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie d'entreprise et des systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/4, pp.164, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intentional Perspectives on Information Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Souveyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolita Ralyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Verlag, pp.471, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Halpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Krogstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik H.A. Proper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.420, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01862-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue on Adequate Design of Business Processes and Support Systems: Reusability, Best Practices, Theory, ... - Are they the right answers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pnina Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, LNBIP 175, 2014, Enterprise, Business-Process and Information Systems Modeling</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Bider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">InderScience Publishers, pp.283, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...1840 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663153v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-00663126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the International Workshop on Model Driven Information Systems Engineering: Enterprise, User and System Models (MoDISE-EUS'08) held in conjunction with the CAiSE'08 Conference</w:t>
               </w:r>
@@ -17017,50 +17017,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using the EKD approach : The modelling component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kavakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Prekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to the EKD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PPC Distribution Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kavakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Prekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of the PPC documents following a process approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Walk through EKD models and process with an example : a bottom-up approach illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17075,469 +17487,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707995v1</w:t>
-              </w:r>
-[...410 lines deleted...]
-                <w:t xml:space="preserve">hal-00707998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding the EKD process</w:t>
               </w:r>
@@ -18127,51 +18127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Awadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ayachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0629-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijalce Santa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2014.22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barrios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.2.9-33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bessai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bruno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dengler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jennings" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.523" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R841JL4H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Gmati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2010070102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Erol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Granitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Happ" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jantunen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03J3HW5Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claudepierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Daoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Edme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Samia Kaabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Zoukar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grosz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Copin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Hammadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rohleder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Lassoued" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02156462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02302-7_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Jamel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saidani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karagiannis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ghannouchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39429-9_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2015.494" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanni Lookman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Mijalce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Terziev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.94" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00763472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.83" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00756936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31069-0_49" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2011.452" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmidt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2010.88" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20511-8_39" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Missikoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12186-9_18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12186-9_19" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_65" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04947-7_33" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C3MFX2CG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2009.5331988" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00421946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552262.1552268" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089281" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01862-6_16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_64" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706133v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706127v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706192v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706216v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706209v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Song" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spip.308" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Hicheur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ayed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707005v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707627v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericles Loucopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagelio Kavakli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707938v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kavakli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prekas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dimitromanolaki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yilmazturk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707949v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gnaho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707958v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707959v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708024v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Trolliet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Alt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963788v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Augusto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Gill" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Reinhartz-Berger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963617v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621506v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Korthaus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963813v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pnina Soffer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Zdravkovic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966390v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Said Cherfi, Samira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Dijkman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966621v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#257;nis Grabis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Stirna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966616v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966653v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Johnson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lagerstr&#246;m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966690v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gulden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217649v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peri Loucopoulos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Weigand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217647v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Pimenidis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-19270-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000576v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963670v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grossmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101802" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966515v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966504v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966683v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325135v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L. Opdahl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralambos Mouratidis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Tsohou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217373v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Gaaloul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerreiro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-19237-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217643v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217645v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wieringa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/pdf.aspx?tid%3D120169%26ptid%3D91541%26ctid%3D15%26t%3DResearch%20Challenges%20in%20Information%20Science%20%28RCIS%272013%29" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227395v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Vassiliou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Proper" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Krogstie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-662-43745-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/pdf.aspx?tid=103342&amp;amp;ptid=71505&amp;amp;ctid=15&amp;amp;t=Special%20Issue%20from%20BPMDS%922011%3A%20Making%20BPM%20Theories%20Work%20in%20Practice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227453v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cavarero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227677v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bider Ilia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpin Terry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krogstie John" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-642-31072-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227679v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227673v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708365v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bider" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227683v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Bider" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Halpin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Proper" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706089v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ukor" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242643v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708367v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242543v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halpin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krogstie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soffer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Proper" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-642-21759-3#section=916604&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540352v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662864v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Proper" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13051-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540235v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663126v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01862-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopist&#233;guy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/index.aspx?p=notice&amp;amp;id=772" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706226v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706993v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vidal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706989v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706990v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707073v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707091v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707951v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707995v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707994v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707997v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707998v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708014v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04325250v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-01217637v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Awadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0629-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ayachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijalce Santa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2014.22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barrios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.2.9-33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bessai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bruno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dengler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jennings" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.523" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R841JL4H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Gmati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2010070102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Erol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Granitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Happ" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jantunen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03J3HW5Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claudepierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Daoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Edme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Samia Kaabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Zoukar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grosz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Copin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Hammadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rohleder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Lassoued" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Jamel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saidani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02156462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02302-7_22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karagiannis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ghannouchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39429-9_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanni Lookman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2015.494" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Terziev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Mijalce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.94" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00763472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00756936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31069-0_49" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.83" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2011.452" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20511-8_39" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Missikoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2010.88" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12186-9_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12186-9_18" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2009.5331988" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_65" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04947-7_33" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C3MFX2CG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00421946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552262.1552268" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089281" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01862-6_16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_64" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706191v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Song" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spip.308" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Hicheur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ayed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707005v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707627v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericles Loucopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagelio Kavakli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707573v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gnaho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kavakli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prekas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dimitromanolaki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yilmazturk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707943v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707958v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707959v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708024v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Trolliet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963788v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Augusto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Gill" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Reinhartz-Berger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Alt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Korthaus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621506v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963625v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963813v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pnina Soffer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Zdravkovic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966390v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Said Cherfi, Samira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Dijkman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966616v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#257;nis Grabis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Stirna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966653v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966624v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Johnson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lagerstr&#246;m" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966621v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966690v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gulden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217649v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peri Loucopoulos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Weigand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217647v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Pimenidis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-19270-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242544v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000576v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963670v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grossmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101802" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966515v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966504v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966528v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966683v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325135v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L. Opdahl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralambos Mouratidis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Tsohou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217645v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217646v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217373v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Gaaloul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerreiro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-19237-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wieringa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/pdf.aspx?tid%3D120169%26ptid%3D91541%26ctid%3D15%26t%3DResearch%20Challenges%20in%20Information%20Science%20%28RCIS%272013%29" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Proper" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Krogstie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-662-43745-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Vassiliou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/pdf.aspx?tid=103342&amp;amp;ptid=71505&amp;amp;ctid=15&amp;amp;t=Special%20Issue%20from%20BPMDS%922011%3A%20Making%20BPM%20Theories%20Work%20in%20Practice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227453v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cavarero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bider Ilia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpin Terry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krogstie John" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-642-31072-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227673v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708365v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bider" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227683v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Bider" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Halpin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Proper" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227677v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242643v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708367v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242543v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halpin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krogstie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soffer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Proper" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-642-21759-3#section=916604&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706089v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ukor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540352v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662864v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Proper" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13051-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540235v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663126v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01862-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663153v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopist&#233;guy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/index.aspx?p=notice&amp;amp;id=772" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706226v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706993v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vidal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706989v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706990v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707073v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707091v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707951v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707997v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707994v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707998v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707995v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708014v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04325250v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-01217637v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>