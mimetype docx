--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -100,213 +100,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Requirements in Business Process Modeling: A thorough Overview</w:t>
+                <w:t xml:space="preserve">On Leveraging the Fruits of Research Efforts in the Arena of Business Process Modeling Formalisms: A Map-Driven Approach for Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Awadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (2), pp.1097-1115. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, First on line 16 august 2018. Printed issue 18(3) May 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966294v1</w:t>
+                <w:t xml:space="preserve">hal-03966328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Leveraging the Fruits of Research Efforts in the Arena of Business Process Modeling Formalisms: A Map-Driven Approach for Decision Making</w:t>
+                <w:t xml:space="preserve">Consistency Requirements in Business Process Modeling: A thorough Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Awadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, First on line 16 august 2018. Printed issue 18(3) May 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.1097-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-017-0629-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966328v1</w:t>
+                <w:t xml:space="preserve">hal-03966294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning organization modelling patterns</w:t>
               </w:r>
@@ -4404,50 +4404,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Resources allocation and scheduling approaches for business process applications in Cloud contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bessai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CloudCom 2012 - 4th IEEE International Conference on Cloud Computing Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Business Process Compositions: Preserving k-soundness property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Bessai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4482,178 +4603,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2012 IEEE Asia-Pacific Services Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Guilin, China. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763472v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-00751209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective resources allocation approaches for workflow applications in Cloud environments</w:t>
               </w:r>
@@ -5256,594 +5256,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Return on Experience of the Implementation of a Business-IT alignment Approach: Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Gmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Rychkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Workshop on Business/IT Alignment and Interoperability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.76-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Process Lines to deal with the Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System Sciences (HICSS), 2010 43rd Hawaii International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hawaii, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2010.88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Old Therapy for the New Problem: Declarative Configurable Process Specifications for the Adaptive Case Management Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Process Management Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hoboken, United States. pp.420-432, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20511-8_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Method for the Intentional Modeling and Verification of Business Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Gmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Missikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Conference of the Italian Chapter of AIS Information technoogy and Innovation trend in Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Naples, Italy. pp.628-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Second International Workshop on Business Process Management and Social Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Business/IT Alignment and Interoperability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business Process Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.197-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12186-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...111 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenting BPM with Social Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Process Management BPM 2009 International Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Ulm, Germany. pp.201-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12186-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663004v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00663003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Second International Workshop Service-oriented Enterprise Architecture for Enterprise Engineering</w:t>
               </w:r>
@@ -5905,312 +5905,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BPM and Social Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BPM 2008 International Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Milan, Italy. pp.649-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00328-8_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITGIM: An intention-driven approach for analyzing the IT Governance requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Requirements, Intentions and Goals in Conceptual Modeling (RIGiM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gramado, Brazil. pp.275-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04947-7_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Service-oriented Enterprise Architecture for Enterprise Engineering: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Distributed Object Computing Conference Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Auckland, New Zealand. pp.247-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EDOCW.2009.5331988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662999v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-00663512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic representation of context models: a framework for analyzing and understanding</w:t>
               </w:r>
@@ -6698,73 +6698,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie d'Entreprise et de Systèmes d'Information</w:t>
+              <w:t xml:space="preserve">Model Driven Information Systems Engineering: Enterprise, User and System Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706136v1</w:t>
+                <w:t xml:space="preserve">hal-00706133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-model Tailoring for Situation-aware Business Process Modelling</w:t>
               </w:r>
@@ -6780,73 +6780,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Driven Information Systems Engineering: Enterprise, User and System Models</w:t>
+              <w:t xml:space="preserve">Ingénierie d'Entreprise et de Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706133v1</w:t>
+                <w:t xml:space="preserve">hal-00706136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guider le choix d'un formalisme de modélisation de processus : Démarche multicritère basée sur les patrons</w:t>
               </w:r>
@@ -7193,1372 +7193,1372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre de référence pour analyser les exigences d'alignement métier/système d'information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islem Gmati</w:t>
+                <w:t xml:space="preserve">Towards Context Aware Business Process Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Business Process Modelling, Development, and Support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Norway. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en Compte de l'aspect Décisionnel dans l'ingénierie et la Gestion des Processus d'Entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie et gestion des processus d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cadre de référence pour analyser les exigences d'alignement métier/système d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Gmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie et gestion des processus d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Process Modelling and Requirements for Flexibity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Interoperability for Enterprise Software and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Towards Context Aware Business Process Modelling</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'un cadre de référence pour la gouvernance des SI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie et gestion des processus d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Level Delegation for Flexible Business Process Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Resources Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Canada. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Framework for Analising IT Governance Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Portugal. pp.512 - 516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en Compte de l'utilisateur dans l'ingénierie des Processus Métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prise en compte de l'utilisateur dans les systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Framework for Analyzing Business/Information System Alignment Requirements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Gmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Portugal. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Role-Based Approach for Modeling Flexible Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Business Process Modelling, Development, and Support</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Norway. pp.1</w:t>
+              <w:t xml:space="preserve">, 2006, Luxembourg. pp.111 - 120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework for situating Business Process Engineering approaches: an illustration with ARIS and EKD-CMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...160 lines deleted...]
-                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Resources Management Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">, 2006, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FORBAC : A Flexible Organisation and Role-Based Access Control Model for Secure Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Portugal. pp.512 - 516</w:t>
+              <w:t xml:space="preserve">Advances in Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tokelau. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Oumaima Saidani</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework to evaluate methods' capacity to design flexible business processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prise en compte de l'utilisateur dans les systèmes d'information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Business Process Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Porto, Portugal. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spip.308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparative State-of-the-Art for Flexible Workflow Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouatef Hicheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">Information Resources Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model Driven Architectures for Enterprise Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Advanced information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Latvia. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Conceptual Framework for Intention Driven Flexible Workflow Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Business Process Modelling, Development, and Support</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Luxembourg. pp.111 - 120</w:t>
+              <w:t xml:space="preserve">, 2004, Latvia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A framework for situating Business Process Engineering approaches: an illustration with ARIS and EKD-CMM</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Process Modeling for developing Process Oriented IT Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhichao Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Resources Management Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, United States. pp.1</w:t>
-[...473 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2004, United States. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8993,243 +8993,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Change Process Modelling using the EKD - Change Management Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Denmark. pp.513 - 529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intention based modelling of organisational change: an experience report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagelio Kavakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation of Modeling Methods in Systems Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707627v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-00707573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electronic handbook for accessing domain specific generic patterns</w:t>
               </w:r>
@@ -9330,264 +9330,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Main concepts for cooperative work place analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP World Computer Congress Telecooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The ELEKTRA project : Enterprise Knowledge Modelling for change in the distribution unit of Public Power Corporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kavakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Prekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dimitromanolaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Yilmazturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMACS International Conference on Circuits, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for generic patterns dedicated to the management of change in the electricity supply industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Grosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9759,51 +9759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Grosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9930,50 +9930,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A meta-model for goal driven cooperative work process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Many Facets of Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Tunisia. pp.245 - 260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guiding the participative design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9995,139 +10077,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Etats-Unis, United States. pp.922 - 924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707958v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00707988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Modelling for cooperative processes</w:t>
               </w:r>
@@ -10787,50 +10787,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Minitrack on Social Information Systems. Proceedings of the 54th Annual Hawaii International Conference on System Sciences, Hawaii, USA, January 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling - 22d International Conference, BPMDS 2021 and 26th International Conference, EMMSAD 2021, held at CAiSE 2021, Gold Coast, Australia, June 28-July 2, 2021, held virtually LNBIP 421 Springer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10875,1120 +10963,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAISE'2021 Forum on Intelligent Information Systems, 33rd International Conference on Advanced Information Systems Engineering. Gold Coast, Australia, June 28-July 2, 2021, held virtually LNBIP 424 Springer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Korthaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Korthaus</w:t>
+                <w:t xml:space="preserve">hal-03963596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du 39ème Congrès INFORSID. Dijon, France, June 1-4, 2021, held virtually.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des ateliers du 39ème Congrès INFORSID. Dessinons ensemble le futur des systèmes d’information Dijon, France, June 1-4, 2021, held virtually.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Challenges in Information Science: 15th International Conference, RCIS 2021 Limassol, Cyprus, May 11–14, 2021 Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference, RCIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Limassol, Cyprus. 415, Springer International Publishing, 2021, Lecture Notes in Business Information Processing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Actes des ateliers du 39ème Congrès INFORSID. Dessinons ensemble le futur des systèmes d’information Dijon, France, June 1-4, 2021, held virtually.</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling - 21st International Conference, BPMDS 2020 and 25th International Conference, EMMSAD 2020, held at CAiSE 2020, Grenoble, France, June 8-9, 2020, held virtually LNBIP 387 Springer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Reinhartz-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pnina Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Zdravkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Minitrack on Social Information Systems. Proceedings of the 53d Annual Hawaii International Conference on System Sciences, Hawaii, USA, 7-10 January 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction to the Minitrack on Social Information Systems. Proceedings of the 53d Annual Hawaii International Conference on System Sciences, Hawaii, USA, 7-10 January 2020</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the IEEE 23d International Enterprise Distributed Object Computing Conference (EDOC'2019), Paris, France, October 28-31, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Said Cherfi, Samira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Dijkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE, 2019, 978-1-7281-2702-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Minitrack on Social Information Systems. Proceedings of the 52d Annual Hawaii International Conference on System Sciences, Hawaii, USA, 8-11 January 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives in Business Informatics Research - 17th International Conference (BIR'2018), Stockholm, Sweden, September 24-26, 2018, LNBIP 330 Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Zdravkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jānis Grabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Stirna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Minitrack on Social Information Systems. Proceedings of the 51st Annual Hawaii International Conference on System Sciences, Hawaii, USA, 3-6 January 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the IEEE 22nd International Enterprise Distributed Object Computing Conference (EDOC'2018), Stockholm, Sweden, October 16-19, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontus Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lagerström</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint Proceedings of the BIR 2018 Short Papers, Workshops and Doctoral Consortium co-located with 17th International Conference Perspectives in Business Informatics Research (BIR'2018), Stockholm, Sweden, September 24-26, 2018, CEUR Workshop proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...526 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Zdravkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jānis Grabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12632,51 +12632,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section of BPMDS'2020 on &amp;quot;Business process management meets data&amp;quot; in the International Journal of Software and Systems Modeling (SoSyM). Special Section of the 21st Conference of Business Process Modeling, Development and Support (BPMDS’20). Published online 13 april 2022. Printed issue 21(3) April 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pnina Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12968,51 +12968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue of the 28th International Conference on Advanced Information Systems Engineering (CAiSE 2016), May 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pnina Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13792,51 +13792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Proper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pnina Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Krogstie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14205,51 +14205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Proper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pnina Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Krogstie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14377,67 +14377,177 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNBIP 113, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01227678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 13th International Conference, BPMDS 2012 and 17th International Conference, EMMSAD 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bider Ilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halpin Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krogstie John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNBIP 113, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-01227679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 13th International Conference, BPMDS 2012 and 17th International Conference, EMMSAD 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bider Ilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14481,75 +14591,303 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNBIP 113, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue on Business Processes Life Cycle: design, deployment, operation and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Regev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Journal of Software Maintenance and Evolution (JSME), pp.1, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 13th International Conference BPMDS and 16th International Conference EMMSAD at CAiSE 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Bider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Halpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Krogstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Proper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LNBIP 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 13th International Conference, BPMDS 2012 and 17th International Conference, EMMSAD 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bider Ilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
@@ -14591,182 +14929,534 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNBIP 113, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Special Issue on Business Processes Life Cycle: design, deployment, operation and evaluation</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IS Olympics: Information Systems in a Diverse World, CAISE'11 Forum Post-Proceedings, Selected extended papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">International Journal of Software Maintenance and Evolution (JSME), pp.1, 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 13th International Conference BPMDS and 16th International Conference EMMSAD at CAiSE 2012</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Third International Workshop Service-oriented Enterprise Architecture for Enterprise Engineering (SoEA4EE'2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Proceedings of EDOC 2011 IEEE Workshops and Short papers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling. Proceedings of the 12th International Conference BPMDS and 15th International Conference EMMSAD at CAiSE 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Halpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krogstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Proper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNBIP 81, 2011, Enterprise, Business-Process and Information Systems Modeling</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue on Drivers of Business Process Development: Business, IT, Compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pnina Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ukor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGI-Global, pp.i-vi, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d'entreprise et interopérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/5, pp.140, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Bider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Halpin</w:t>
@@ -14780,1132 +15470,442 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Krogstie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erik Proper</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik H.A. Proper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.341, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13051-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie d'entreprise et des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, LNBIP 113, 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/4, pp.164, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction to the Third International Workshop Service-oriented Enterprise Architecture for Enterprise Engineering (SoEA4EE'2011)</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intentional Perspectives on Information Systems Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Souveyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolita Ralyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Verlag, pp.471, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Halpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Krogstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik H.A. Proper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.420, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01862-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...714 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...103 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Adequate Design of Business Processes and Support Systems: Reusability, Best Practices, Theory, ... - Are they the right answers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pnina Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16740,50 +16740,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generic patterns for the ESI sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approach to change process modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16798,508 +16886,420 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The patterns model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the EKD approach : The modelling component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kavakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Prekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Grosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to the EKD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1998</w:t>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PPC Distribution Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pericles Loucopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kavakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...205 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Prekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18127,51 +18127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Awadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0629-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ayachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijalce Santa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2014.22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barrios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.2.9-33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bessai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bruno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dengler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jennings" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.523" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R841JL4H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Gmati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2010070102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Erol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Granitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Happ" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jantunen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03J3HW5Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claudepierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Daoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Edme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Samia Kaabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Zoukar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grosz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Copin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Hammadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rohleder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Lassoued" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Jamel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saidani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02156462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02302-7_22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karagiannis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ghannouchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39429-9_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanni Lookman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2015.494" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Terziev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Mijalce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.94" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00763472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00756936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31069-0_49" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.83" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2011.452" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20511-8_39" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Missikoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2010.88" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12186-9_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12186-9_18" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2009.5331988" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_65" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04947-7_33" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C3MFX2CG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00421946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552262.1552268" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089281" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01862-6_16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_64" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706191v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Song" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spip.308" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Hicheur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ayed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707005v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707627v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericles Loucopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagelio Kavakli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707573v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gnaho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kavakli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prekas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dimitromanolaki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yilmazturk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707943v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707958v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707959v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708024v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Trolliet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963788v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Augusto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Gill" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Reinhartz-Berger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Alt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Korthaus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621506v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963625v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963813v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pnina Soffer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Zdravkovic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966390v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Said Cherfi, Samira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Dijkman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966616v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#257;nis Grabis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Stirna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966653v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966624v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Johnson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lagerstr&#246;m" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966621v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966690v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gulden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217649v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peri Loucopoulos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Weigand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217647v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Pimenidis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-19270-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242544v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000576v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963670v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grossmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101802" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966515v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966504v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966528v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966683v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325135v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L. Opdahl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralambos Mouratidis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Tsohou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217645v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217646v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217373v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Gaaloul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerreiro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-19237-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wieringa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/pdf.aspx?tid%3D120169%26ptid%3D91541%26ctid%3D15%26t%3DResearch%20Challenges%20in%20Information%20Science%20%28RCIS%272013%29" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Proper" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Krogstie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-662-43745-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Vassiliou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/pdf.aspx?tid=103342&amp;amp;ptid=71505&amp;amp;ctid=15&amp;amp;t=Special%20Issue%20from%20BPMDS%922011%3A%20Making%20BPM%20Theories%20Work%20in%20Practice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227453v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cavarero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bider Ilia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpin Terry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krogstie John" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-642-31072-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227673v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708365v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bider" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227683v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Bider" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Halpin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Proper" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227677v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242643v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708367v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242543v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halpin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krogstie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soffer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Proper" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-642-21759-3#section=916604&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706089v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ukor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540352v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662864v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Proper" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13051-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540235v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663126v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01862-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663153v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopist&#233;guy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/index.aspx?p=notice&amp;amp;id=772" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706226v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706993v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vidal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706989v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706990v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707073v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707091v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707951v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707997v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707994v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707998v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707995v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708014v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04325250v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-01217637v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Awadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ayachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0629-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijalce Santa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2014.22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barrios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.2.9-33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bessai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bruno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dengler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jennings" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.523" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R841JL4H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Gmati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2010070102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Erol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Granitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Happ" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jantunen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03J3HW5Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claudepierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Daoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Edme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Samia Kaabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Zoukar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grosz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Copin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Hammadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rohleder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Lassoued" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Jamel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saidani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02156462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02302-7_22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karagiannis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ghannouchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39429-9_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanni Lookman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2015.494" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Terziev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01219640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Mijalce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.94" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00763472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00756936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31069-0_49" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.83" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2011.452" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2010.88" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663011v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20511-8_39" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Missikoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12186-9_18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12186-9_19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_65" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04947-7_33" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C3MFX2CG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2009.5331988" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00421946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552262.1552268" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089281" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01862-6_16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_64" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706191v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Song" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spip.308" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Hicheur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ayed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707005v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707627v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericles Loucopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagelio Kavakli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gnaho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707673v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kavakli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prekas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dimitromanolaki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yilmazturk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707943v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707958v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707959v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708024v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Trolliet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963788v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Augusto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Gill" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Reinhartz-Berger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Alt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Korthaus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963625v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pnina Soffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Zdravkovic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966645v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966390v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Said Cherfi, Samira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Dijkman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966616v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#257;nis Grabis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Stirna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966653v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966624v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Johnson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lagerstr&#246;m" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966621v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966690v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gulden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217649v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peri Loucopoulos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Weigand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217647v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Pimenidis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-19270-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242544v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000576v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963670v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grossmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101802" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03963805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966515v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966504v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966528v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03966683v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325135v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L. Opdahl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralambos Mouratidis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Tsohou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217645v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217646v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01217373v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Gaaloul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerreiro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-19237-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wieringa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/pdf.aspx?tid%3D120169%26ptid%3D91541%26ctid%3D15%26t%3DResearch%20Challenges%20in%20Information%20Science%20%28RCIS%272013%29" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Proper" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Krogstie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-662-43745-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Vassiliou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/pdf.aspx?tid=103342&amp;amp;ptid=71505&amp;amp;ctid=15&amp;amp;t=Special%20Issue%20from%20BPMDS%922011%3A%20Making%20BPM%20Theories%20Work%20in%20Practice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227453v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cavarero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227678v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bider Ilia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpin Terry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krogstie John" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-642-31072-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227673v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708365v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bider" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227683v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Bider" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Halpin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Proper" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227677v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01242543v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halpin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krogstie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soffer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Proper" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-642-21759-3#section=916604&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706089v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ukor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540352v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662864v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Proper" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13051-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540235v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663126v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01862-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663153v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopist&#233;guy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01227684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/index.aspx?p=notice&amp;amp;id=772" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706226v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706993v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vidal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706989v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706990v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707073v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707091v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707952v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707951v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707997v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707994v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707998v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707995v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708014v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04325250v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-01217637v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>