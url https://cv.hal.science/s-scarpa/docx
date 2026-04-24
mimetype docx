--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -100,208 +100,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Henry Fuseli ou l’art de donner à voir le presque-rien shakespearien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Shakespeare à la loupe : l’art du détail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de la Société française Shakespeare, Mar 2024, Fondation Deutsch de la Meurthe, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images explicites : la littéralité du désir dans l’œuvre de Henry Fuseli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque l’Explicite/Explicitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est Créteil, Oct 2025, Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuseli ou l’art de donner à voir le presque-rien shakespearien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -339,51 +339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Romantic Fissures: The Case of John Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Failles. 61e congrès de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Clermont Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -408,51 +408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique de la chair, des Lumières à Byron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Byron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Maison Chateaubriand, Domaine départemental de la Vallée-aux-Loups (Hauts-de-Seine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -477,51 +477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Blair, or the Gravity of the Grave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of The Eighteenth-Century Scottish Studies Society. Networks of Enlightenment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, University of Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -546,51 +546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart was Smart, and Vice Versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’encrage de la folie : romantisme et psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Université Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -615,51 +615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement sans ménagement : George Crabbe, William Cowper, Christopher Smart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SAES, L’engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Université de Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -684,51 +684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘A hideous sensation about the region of the stomach’ : Thomas de Quincey et la lettre avalée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canon et Consomption : Les pathologies de l’écriture dans la littérature anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Université Grenoble 3 - Stendhal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -753,51 +753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swinburne : poète post-romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Institut Charles V, Université Denis Diderot – Paris VII, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -822,51 +822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I sing the Body Electric’ : science et poésie dans l’œuvre de W. Whitman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours et objets scientifiques dans l’imaginaire américain au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Université Stendhal-Grenoble 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -891,51 +891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘He spoke with authority’ : Swinburne et le canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Université Stendhal-Grenoble 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -992,51 +992,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La substance de l’œuvre : le poids du réel dans l'expérience poïétique (domaine britannique, XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris Cité, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1086,51 +1086,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoffany à Florence ou l’efflorescence du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’Écosse, de France et d’ailleurs : pour une histoire transnationale des communautés étrangères dans l’Italie du XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, 2024, Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1155,51 +1155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques à propos de quelques tableaux de 1868 (traduction de l'essai de Swinburne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esthétisme britannique (1860-1900). Peinture, littérature et critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, 2020, Héritages Critiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1224,51 +1224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coleridge’s Cold Ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. D. Bonnecase. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coleridge: Critical Readings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.123-132, 2016</w:t>
@@ -1297,51 +1297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother-bird et l’hommelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. D. Bonnecase. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">William Wordsworth, Lectures critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.134-146, 2015</w:t>
@@ -1364,495 +1364,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Au Maître que j’admire de loin’ : The Lesson Swinburne Taught Mallarmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dir. S. Scarpa &amp; D. Bonnecase. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swinburne and France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.102-121, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas De Quincey et la lettre avalée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. C. Bertonèche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacilles, phobie et contagions : Les métaphores de la pathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.75-83, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. S. Scarpa &amp; D. Bonnecase. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swinburne and France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.9-17, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘The Dungeon’ ou les interdits du cachot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. D. Bonnecase. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wordsworth et Coleridge. Lyrical Ballads 1798. (Lectures critiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.140-149, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Dir. S. Scarpa &amp; D. Bonnecase. </w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘I sing the Body Electric’ : science et poésie dans l’œuvre de W. Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dir. R. Ludot-Vlasak et C. Maniez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swinburne and France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.102-121, 2012</w:t>
+              <w:t xml:space="preserve">Discours et objets scientifiques dans l’imaginaire américain au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLUG, pp.21-31, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur de la nature : Swinburne et les viscères de l’être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. D. Bonnecase et S. Scarpa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombeau pour Swinburne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Aden, pp.39-59, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. D. Bonnecase et S. Scarpa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombeau pour Swinburne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Aden, pp.7-14, 2010</w:t>
@@ -1881,51 +1881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Being now no more a singer but a song’ : de l’art d’être autre dans l’œuvre de Swinburne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. D. Bonnecase et A.-M. Tatham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métamorphose : définitions, formes, thèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gérard Monfort Editeur, pp.93-104, 2009</w:t>
@@ -1954,1260 +1954,1260 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Turner : aux frontières du représentable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. N. Auzas, N. Cohen et S. Scarpa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Frontières en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, pp.211-218, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détail (domaine britannique, XVIIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/rma.749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poets of Sensibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 (1), 2019, Poets of Sensibility</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie écossaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roncato Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de taille (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le détail (domaine britannique XVIIIe-XIXe siècles)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bois, Un langage investi : rhétorique et poésie lyrique dans le long XVIIIe siècle britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.11336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Braida-Laplace, Sophie Laniel-Musitelli, Céline Sabiron (éds.), Inconstances romantiques. Visions et révisions dans la littérature britannique du long XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/miranda.29866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Cowper, l’homme-tronc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Poets of Sensibility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’engager avec style, ou quand la ferveur prend corps : Crabbe, Cowper, Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le romantisme et ses engagements. De Jane Austen à John Keats, pp.16-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maxwell and Stefano Evangelista (eds), Algernon Charles Swinburne, Unofficial Laureate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84 Automne, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.3046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface et profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La poésie écossaise, 17, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Now that my ladder’s gone’: From Romanticism to Verism in Yeats’s Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le romantisme et ses engagements. De Jane Austen à John Keats, pp.16-29</w:t>
+              <w:t xml:space="preserve">, 2010, Travaux 2008-2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swinburne : critique de la raison poïétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Modernité de Swinburne, 62/2, pp.160-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlyle éducateur, ou l’influence du penseur écossais sur l’œuvre de Swinburne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La poésie écossaise, 17, pp.7-12</w:t>
+              <w:t xml:space="preserve">, 2008, L'utopie, 11, pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Read it with the ears’ : Hopkins et l’acte de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ILCEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lire et faire lire : la littérature dans la cité, pp.67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du discours de la science dans l’œuvre de Swinburne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations : la revue électronique du CEMRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Travaux 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019413v1</w:t>
-              </w:r>
-[...265 lines deleted...]
-                <w:t xml:space="preserve">hal-02067541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3225,51 +3225,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétiques de l’affect : La poésie préromantique anglaise en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Houdiard Editeur, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3287,51 +3287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algernon Charles Swinburne et les enjeux post-romantiques de la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Houdiard Editeur, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3349,51 +3349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swinburne and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bonnecase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3424,51 +3424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tombeau pour Swinburne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bonnecase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3499,51 +3499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Frontières en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Auzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Plus Intra » (traduction du poème de Swinburne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3681,51 +3681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Plus Ultra » (traduction du poème de Swinburne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombeau pour Swinburne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3919,51 +3919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scarpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rivier-Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.29866" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folliot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roncato Tounsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnecase" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Auzas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scarpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rivier-Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roncato Tounsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11336" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.29866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnecase" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Auzas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>