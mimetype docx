--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1656,227 +1656,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au cœur de la nature : Swinburne et les viscères de l’être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dir. D. Bonnecase et S. Scarpa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tombeau pour Swinburne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Aden, pp.39-59, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘I sing the Body Electric’ : science et poésie dans l’œuvre de W. Whitman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. R. Ludot-Vlasak et C. Maniez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours et objets scientifiques dans l’imaginaire américain au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.21-31, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Au cœur de la nature : Swinburne et les viscères de l’être</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. D. Bonnecase et S. Scarpa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombeau pour Swinburne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Aden, pp.39-59, 2010</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Editions Aden, pp.7-14, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1998,1216 +1998,1216 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Frontières en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, pp.211-218, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bois, Un langage investi : rhétorique et poésie lyrique dans le long XVIIIe siècle britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.11336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail de taille (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le détail (domaine britannique XVIIIe-XIXe siècles)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Braida-Laplace, Sophie Laniel-Musitelli, Céline Sabiron (éds.), Inconstances romantiques. Visions et révisions dans la littérature britannique du long XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.29866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cowper, l’homme-tronc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Poets of Sensibility</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’engager avec style, ou quand la ferveur prend corps : Crabbe, Cowper, Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le romantisme et ses engagements. De Jane Austen à John Keats, pp.16-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maxwell and Stefano Evangelista (eds), Algernon Charles Swinburne, Unofficial Laureate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 Automne, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.3046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface et profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La poésie écossaise, 17, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Now that my ladder’s gone’: From Romanticism to Verism in Yeats’s Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Travaux 2008-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swinburne : critique de la raison poïétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Modernité de Swinburne, 62/2, pp.160-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlyle éducateur, ou l’influence du penseur écossais sur l’œuvre de Swinburne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L'utopie, 11, pp.161-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Read it with the ears’ : Hopkins et l’acte de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'ILCEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lire et faire lire : la littérature dans la cité, pp.67-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du discours de la science dans l’œuvre de Swinburne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations : la revue électronique du CEMRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Travaux 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détail (domaine britannique, XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/rma.749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poets of Sensibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">72 (1), 2019, Poets of Sensibility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie écossaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roncato Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067541v1</w:t>
-              </w:r>
-[...897 lines deleted...]
-                <w:t xml:space="preserve">hal-02019413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3919,51 +3919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scarpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rivier-Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roncato Tounsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11336" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.29866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnecase" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Auzas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scarpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rivier-Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11336" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.29866" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folliot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roncato Tounsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnecase" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Auzas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>