--- v0 (2026-03-06)
+++ v1 (2026-05-09)
@@ -1201,165 +1201,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling through Time and Searching for Utopia : Utopian Imaginaries in Internet Time-Travel Fiction</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture Michel Hockx, Internet literature in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Literary Studies in China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.113-132</w:t>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644602v1</w:t>
+                <w:t xml:space="preserve">hal-01644592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture Michel Hockx, Internet literature in China</w:t>
+                <w:t xml:space="preserve">Traveling through Time and Searching for Utopia : Utopian Imaginaries in Internet Time-Travel Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives chinoises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.75-76</w:t>
+              <w:t xml:space="preserve">Frontiers of Literary Studies in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.113-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644592v1</w:t>
+                <w:t xml:space="preserve">hal-01644602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps souffrant dans la littérature chinoise depuis la Nouvelle période (1979-2015) 簡析新時期以來中國文學中的痛楚身體</w:t>
               </w:r>
@@ -2467,393 +2467,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures du fantôme dans le roman sur Internet : l’Impératrice Phénix (Di Huang) de Tianxia Guiyuan天下归元</w:t>
+                <w:t xml:space="preserve">Ecritures de la fantasy dans la littérature sur Internet en Chine : renouvellement littéraire et contexte mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vincent Durand-Dastès et Marie Laureillard (dir.), Fantômes dans l'Extrême-Orient d'hier et d'aujourd'hui - Tome 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nicoletta Pesaro et Yinde Zhang (dir.), Littérature chinoise et globalisation : enjeux linguistiques, traductologiques et génériques, collection « Translating Wor(l)ds ». Venise : Edizioni Ca’ Foscari, pp.73-88.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113269v1</w:t>
+                <w:t xml:space="preserve">hal-03133354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecritures de la fantasy dans la littérature sur Internet en Chine : renouvellement littéraire et contexte mondial</w:t>
+                <w:t xml:space="preserve">Figures du fantôme dans le roman sur Internet : l’Impératrice Phénix (Di Huang) de Tianxia Guiyuan天下归元</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicoletta Pesaro et Yinde Zhang (dir.), Littérature chinoise et globalisation : enjeux linguistiques, traductologiques et génériques, collection « Translating Wor(l)ds ». Venise : Edizioni Ca’ Foscari, pp.73-88.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vincent Durand-Dastès et Marie Laureillard (dir.), Fantômes dans l'Extrême-Orient d'hier et d'aujourd'hui - Tome 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Inalco, pp.246-266., 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.1981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133354v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture du fantastique chez Mo Yan 莫言</w:t>
+                <w:t xml:space="preserve">中国现当代诗歌在法国</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xu, Shuang; Zhang, Yinde; Dutrait, Noël. </w:t>
+              <w:t xml:space="preserve">Xiaoya Sun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mo Yan : au croisement du local et de l’universel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.253-284, 2016</w:t>
+              <w:t xml:space="preserve">彼岸之观－跨语际诗歌交流 Bi’an zhi guan – kua yuji shige jiaoliu  (Regards de l’autre - Echanges tran-linguistiques de la poésie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing daxue chubanshe, pp.36-52, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644599v1</w:t>
+                <w:t xml:space="preserve">hal-01644604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires du corps et écriture transgressive chez Mo Yan</w:t>
+                <w:t xml:space="preserve">L’écriture du fantastique chez Mo Yan 莫言</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xu, Shuang; Zhang, Yinde; Dutrait, Noël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mo Yan : au croisement du local et de l’universel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.361-384, 2016</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.253-284, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644605v1</w:t>
+                <w:t xml:space="preserve">hal-01644599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">中国现当代诗歌在法国</w:t>
+                <w:t xml:space="preserve">Imaginaires du corps et écriture transgressive chez Mo Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xiaoya Sun. </w:t>
+              <w:t xml:space="preserve">Xu, Shuang; Zhang, Yinde; Dutrait, Noël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">彼岸之观－跨语际诗歌交流 Bi’an zhi guan – kua yuji shige jiaoliu  (Regards de l’autre - Echanges tran-linguistiques de la poésie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beijing daxue chubanshe, pp.36-52, 2016</w:t>
+              <w:t xml:space="preserve">Mo Yan : au croisement du local et de l’universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.361-384, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644604v1</w:t>
+                <w:t xml:space="preserve">hal-01644605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges littéraires entre la France et la Chine : étude de cas de la poésie contemporaine chinoise</w:t>
               </w:r>
@@ -2971,169 +2971,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une nouvelle identité féminine en Chine postrévolutionnaire: étude du roman La grande baigneuse de Tie Ning</w:t>
+                <w:t xml:space="preserve">Exil fabulé et quête du sublime : Zhang Chengzhi et son Histoire de l’âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Chen-Andro; Cecile Sakai; Shuang Xu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès du Réseau Asie et Pacifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Imaginaires de l’exil dans les littératures contemporaines de Chine et du Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Picquier, pp.174-184, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644606v1</w:t>
+                <w:t xml:space="preserve">hal-01644594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exil fabulé et quête du sublime : Zhang Chengzhi et son Histoire de l’âme</w:t>
+                <w:t xml:space="preserve">Construire une nouvelle identité féminine en Chine postrévolutionnaire: étude du roman La grande baigneuse de Tie Ning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires de l’exil dans les littératures contemporaines de Chine et du Japon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Picquier, pp.174-184, 2012</w:t>
+              <w:t xml:space="preserve">4e Congrès du Réseau Asie et Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644594v1</w:t>
+                <w:t xml:space="preserve">hal-01644606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lishi yunyu weilai : lun Zhangwei changpianxiaoshuo Guchuan de shijian yishi.</w:t>
               </w:r>
@@ -3540,165 +3540,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature française devant la critique académique chinoise à travers la revue Critique des littératures étrangères</w:t>
+                <w:t xml:space="preserve">La réception en France du poète Ai Qing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Asie : un siècle d’échanges littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions You Feng, pp.199-204, 2001</w:t>
+              <w:t xml:space="preserve">, Editions You Feng, pp.143-152, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644614v1</w:t>
+                <w:t xml:space="preserve">hal-01644613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception en France du poète Ai Qing</w:t>
+                <w:t xml:space="preserve">La littérature française devant la critique académique chinoise à travers la revue Critique des littératures étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Asie : un siècle d’échanges littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions You Feng, pp.143-152, 2001</w:t>
+              <w:t xml:space="preserve">, Editions You Feng, pp.199-204, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644613v1</w:t>
+                <w:t xml:space="preserve">hal-01644614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3877,51 +3877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="200D6A89"/>
+    <w:nsid w:val="5E3554CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4025,51 +4025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5615E79A"/>
+    <w:nsid w:val="8C6D97E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shuang.xu@univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scirp.org/journal/Home.aspx?JournalID=2317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237661v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Deng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangdi Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15656" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.752" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.532" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Luo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine De Clercq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chen-Andro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Moratto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003212317-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15d8111.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.1981" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w1.ens-lsh.fr/colloques/chine2004/poetes_tradition.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644612v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.14746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shuang.xu@univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scirp.org/journal/Home.aspx?JournalID=2317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237661v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Deng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangdi Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15656" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.752" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.532" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Luo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine De Clercq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chen-Andro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Moratto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003212317-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15d8111.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.1981" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w1.ens-lsh.fr/colloques/chine2004/poetes_tradition.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644612v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.14746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>