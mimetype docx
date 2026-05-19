--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -786,437 +786,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of Product Usability on CT Scan Scheduling: The Case of Saudi Hospitals</w:t>
+                <w:t xml:space="preserve">Effect of Invisible Exertions on Computed Tomography Radiologists in Saudi Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Aldoihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Applications &amp; Information Security (ICCAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Riyadh, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">16th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191138v1</w:t>
+                <w:t xml:space="preserve">hal-02295402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Invisible Exertions on Computed Tomography Radiologists in Saudi Hospitals</w:t>
+                <w:t xml:space="preserve">Evaluation of Invisible Physical and Mental Exertion from CT Scan Operation in Saudi Arabian Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Aldoihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">the International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295402v1</w:t>
+                <w:t xml:space="preserve">hal-02191122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Invisible Physical and Mental Exertion from CT Scan Operation in Saudi Arabian Hospitals</w:t>
+                <w:t xml:space="preserve">On the Impact of Product Usability on CT Scan Scheduling: The Case of Saudi Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Aldoihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Conference on Control, Decision and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Applications &amp; Information Security (ICCAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Riyadh, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191122v1</w:t>
+                <w:t xml:space="preserve">hal-02191138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Experience of CT Scan: A Reflection of Usability and Exertions</w:t>
+                <w:t xml:space="preserve">Evaluation of CT Scan Usability for Saudi Arabian Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Aldoihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Aqaba, Jordan</w:t>
+              <w:t xml:space="preserve">International Conference on Computer, Information, and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191130v1</w:t>
+                <w:t xml:space="preserve">hal-01841450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of CT Scan Usability for Saudi Arabian Users</w:t>
+                <w:t xml:space="preserve">User Experience of CT Scan: A Reflection of Usability and Exertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Aldoihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer, Information, and Telecommunication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Colmar, France</w:t>
+              <w:t xml:space="preserve">The ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Aqaba, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841450v1</w:t>
+                <w:t xml:space="preserve">hal-02191130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1414,239 +1414,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Dynamic Traffic Management System</w:t>
+                <w:t xml:space="preserve">A Novel Approach for Detecting Technical and Nontechnical Losses in the Smart Grid: A Machine Learning-based Complex System Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohannd Al Dhfian</w:t>
+                <w:t xml:space="preserve">Retaj Alsulami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Aldoihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Alblehed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hend Bin Hussain</w:t>
+                <w:t xml:space="preserve">Motaz Alfarraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRI Enrichment Program</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ibdaa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Medina, Saudi Arabia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12523.21280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755059v1</w:t>
+                <w:t xml:space="preserve">hal-03578079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Detecting Technical and Nontechnical Losses in the Smart Grid: A Machine Learning-based Complex System Model</w:t>
+                <w:t xml:space="preserve">Advanced Dynamic Traffic Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retaj Alsulami</w:t>
+                <w:t xml:space="preserve">Mohannd Al Dhfian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Aldoihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motaz Alfarraj</w:t>
+                <w:t xml:space="preserve">Khalid Alblehed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hend Bin Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibdaa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRI Enrichment Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Riyadh, Saudi Arabia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578079v1</w:t>
+                <w:t xml:space="preserve">hal-03755059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Model Approach to Analyze Human Behavior for a Smarter Home to Optimize Energy Consumption</w:t>
               </w:r>
@@ -1805,77 +1805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing A New Method To Detect Technical And Non-technical Losses In The Smart Grid Using Machine Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retaj Alsulami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Aldoihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motaz Alfarraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mawhiba ithraa 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Riyadh, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2172,51 +2172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali S Alghamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Zohdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Aldoihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmes.2024.048839" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdulrahman Aldhwaihi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud M Alsanad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Hadi Almutiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jpri/2021/v33i57a33975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/iim.2020.121002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alblalaihid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fozah Alzemaia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Almoajel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroXRAINE58569.2023.10405725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alghamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alburayt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alharbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-HbgzQ6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA48639.2020.9132747" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Aldrees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawazen Alhazmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13926.19528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Almeslemani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohannd Al Dhfian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alblehed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Bin Hussain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retaj Alsulami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Alfarraj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12523.21280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alshiddi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22228.53129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshayma Naseef" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02990256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IPPAE004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali S Alghamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Zohdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Aldoihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmes.2024.048839" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdulrahman Aldhwaihi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud M Alsanad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Hadi Almutiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jpri/2021/v33i57a33975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/iim.2020.121002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alblalaihid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fozah Alzemaia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Almoajel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroXRAINE58569.2023.10405725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alghamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alburayt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alharbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-HbgzQ6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA48639.2020.9132747" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Aldrees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawazen Alhazmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13926.19528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Almeslemani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retaj Alsulami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Alfarraj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12523.21280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohannd Al Dhfian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alblehed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Bin Hussain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alshiddi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22228.53129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshayma Naseef" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02990256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IPPAE004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>