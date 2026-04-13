--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -558,174 +558,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based anomaly detection: Survey, challenges, and future directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CTIoT: A Cyber Threat Intelligence Tool for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Qadir Khan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lina Mroueh</w:t>
+                <w:t xml:space="preserve">Shaikh Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 136, pp.108996. </w:t>
+              <w:t xml:space="preserve"> International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1483-1489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056088v1</w:t>
+                <w:t xml:space="preserve">hal-05055913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based anomaly detection: Survey, challenges, and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Qadir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -743,167 +717,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mroueh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 136, pp.108996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055886v1</w:t>
+                <w:t xml:space="preserve">hal-05056088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTIoT: A Cyber Threat Intelligence Tool for IoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-based anomaly detection: Survey, challenges, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qadir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shaikh Ahmed</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mroueh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136, pp.108996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05055913v1</w:t>
+                <w:t xml:space="preserve">hal-05055886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-based security management of multiple WoT Smart Spaces</w:t>
               </w:r>
@@ -1897,196 +1897,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Medical Smart Spaces for an Enhanced Health Issues Detection</w:t>
+                <w:t xml:space="preserve">FedCTI: Federated Learning and Cyber Threat Intelligence on the Edge for secure IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Etiabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps): Workshop on Edge-AI and IoT for Connected Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464829⟩</w:t>
+              <w:t xml:space="preserve">IoT 2023: The International Conference on the Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nagoya University, Nagoya, Japan. pp.98-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3627050.3627064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176347v1</w:t>
+                <w:t xml:space="preserve">hal-05507667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FedCTI: Federated Learning and Cyber Threat Intelligence on the Edge for secure IoT Networks</w:t>
+                <w:t xml:space="preserve">Collaborative Medical Smart Spaces for an Enhanced Health Issues Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaya Etiabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT 2023: The International Conference on the Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nagoya University, Nagoya, Japan. pp.98-104, </w:t>
+              <w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps): Workshop on Edge-AI and IoT for Connected Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3627050.3627064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507667v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a generic and secure bootloader for IoT device firmware OTA update</w:t>
               </w:r>
@@ -2239,721 +2239,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming DICOM Real-Time Video and Metadata Flows Outside The Operating Room</w:t>
+                <w:t xml:space="preserve">World First Retransmission of Medical Images in an Operating Room via DICOM-RTV: Technical Details</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+                <w:t xml:space="preserve">Pierrick Guitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hardy</w:t>
+                <w:t xml:space="preserve">Eric Poiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (Healthcom 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPSAC 2019 - 43rd IEEE Annual Computer Software and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milwaukee, United States. pp.294-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2019.10222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431267v1</w:t>
+                <w:t xml:space="preserve">hal-02430883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to DICOM-RTV: a new standard for real-time video communication in hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Poiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcom 2019 - IEEE International Conference on E-health Networking, Application &amp; Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World First Retransmission of Medical Images in an Operating Room via DICOM-RTV: Technical Details</w:t>
+                <w:t xml:space="preserve">Streaming DICOM Real-Time Video and Metadata Flows Outside The Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hardy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Poiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2019 - 43rd IEEE Annual Computer Software and Applications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (Healthcom 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bogota, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430883v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t>
+                <w:t xml:space="preserve">A secure WebRTC/WoT-based health-care architecture enhanced with access control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t>
+              <w:t xml:space="preserve">ICOIN 2018 - 32nd International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Chiang Mai, Thailand. pp.182-187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2018.8343107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887824v1</w:t>
+                <w:t xml:space="preserve">hal-01781468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic security management of smart WoT infrastructures using SDN</w:t>
+                <w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894037v1</w:t>
+                <w:t xml:space="preserve">hal-01887824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secure WebRTC/WoT-based health-care architecture enhanced with access control</w:t>
+                <w:t xml:space="preserve">Dynamic security management of smart WoT infrastructures using SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN 2018 - 32nd International Conference on Information Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Chiang Mai, Thailand. pp.182-187, </w:t>
+              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICOIN.2018.8343107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781468v1</w:t>
+                <w:t xml:space="preserve">hal-01894037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t>
+                <w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
@@ -2971,290 +2971,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t>
+              <w:t xml:space="preserve">WorldCIST 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666280v1</w:t>
+                <w:t xml:space="preserve">hal-01503434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified multimedia statement with WebRTC and Microservices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMediaCast 2016 : The 2nd 2016 Asia Pacific Conference on Multimedia and Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bali, Indonesia. pp.47 - 52, </w:t>
+              <w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMediaCast.2016.7878170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495861v1</w:t>
+                <w:t xml:space="preserve">hal-01666280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certified multimedia statement with WebRTC and Microservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldCIST 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t>
+              <w:t xml:space="preserve">APMediaCast 2016 : The 2nd 2016 Asia Pacific Conference on Multimedia and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bali, Indonesia. pp.47 - 52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APMediaCast.2016.7878170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503434v1</w:t>
+                <w:t xml:space="preserve">hal-01495861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3569,51 +3569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="458522E8"/>
+    <w:nsid w:val="CE1B997C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3800,51 +3800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saad-el-jaouhari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1938-9963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235053090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Isaac Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10900988" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vavilov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soloveva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Archip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87772-8_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Saadouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ziti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qadir Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108996" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaikh Ahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Feriel Benassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayla Touk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurras Ulbricht Togbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61486-6_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mesbah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Ahmadieh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_18" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El-Jaouhari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Qadir Khan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pauchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464829" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Etiabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3627064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02093561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saad-el-jaouhari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1938-9963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235053090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Isaac Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10900988" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vavilov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soloveva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Archip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87772-8_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Saadouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ziti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaikh Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qadir Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Feriel Benassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayla Touk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurras Ulbricht Togbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61486-6_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mesbah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Ahmadieh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_18" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El-Jaouhari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Qadir Khan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pauchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Etiabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3627064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02093561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>