--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1214,51 +1214,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1343,1912 +1343,1981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ML-Driven Pipeline for Automated YARA Rule Extraction and Malware Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomaly Detection in IoT: From Hardware to Application Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurras Ulbricht Togbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS-SocialSec 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Wuhan, China</w:t>
+              <w:t xml:space="preserve">IoTBDS 2026 : 11th International Conference on Internet of Things, Big Data and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503869v1</w:t>
+                <w:t xml:space="preserve">hal-05601375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIDPS: A Multi-agent host Intrusion Detection and Prevention System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A ML-Driven Pipeline for Automated YARA Rule Extraction and Malware Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhayla Touk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nour El Madhoun</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurras Ulbricht Togbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 39th International Conference on Advanced Information Networking and Applications (AINA-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">NSS-SocialSec 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014868v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An End-to-End Secure Solution for IoMT Data Exchange</w:t>
+                <w:t xml:space="preserve">MIDPS: A Multi-agent host Intrusion Detection and Prevention System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vavilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Soloveva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Archip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Madhoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Cryptography and Network Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 39th International Conference on Advanced Information Networking and Applications (AINA-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056175v1</w:t>
+                <w:t xml:space="preserve">hal-05014868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing security challenges in copyright management applications : the blockchain perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An End-to-End Secure Solution for IoMT Data Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsi Ahmadieh</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Networking and Applications (AINA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57942-4_18⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Cryptography and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Abu Dhabi, United Arab Emirates. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61486-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690838v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ML/DL Solutions for Anomaly Detection in IoT Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pauchet</w:t>
+                <w:t xml:space="preserve">Addressing security challenges in copyright management applications : the blockchain perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Madhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsi Ahmadieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57942-4_20⟩</w:t>
+              <w:t xml:space="preserve">Advanced Information Networking and Applications (AINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Kitakyushu, Japan. pp.169-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57942-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056143v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FedCTI: Federated Learning and Cyber Threat Intelligence on the Edge for secure IoT Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaya Etiabi</w:t>
+                <w:t xml:space="preserve">Improving ML/DL Solutions for Anomaly Detection in IoT Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El-Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Qadir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT 2023: The International Conference on the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3627050.3627064⟩</w:t>
+              <w:t xml:space="preserve">Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Kita-Kyushu, Japan. pp.193-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57942-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507667v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Medical Smart Spaces for an Enhanced Health Issues Detection</w:t>
+                <w:t xml:space="preserve">FedCTI: Federated Learning and Cyber Threat Intelligence on the Edge for secure IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Etiabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps): Workshop on Edge-AI and IoT for Connected Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464829⟩</w:t>
+              <w:t xml:space="preserve">IoT 2023: The International Conference on the Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nagoya University, Nagoya, Japan. pp.98-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3627050.3627064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176347v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a generic and secure bootloader for IoT device firmware OTA update</w:t>
+                <w:t xml:space="preserve">Collaborative Medical Smart Spaces for an Enhanced Health Issues Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th International Conference on Information Networking (ICOIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps): Workshop on Edge-AI and IoT for Connected Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445794v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain Meets Formal Logic: Semantics Level Cybersecurity Challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saad El-Jaouhari</w:t>
+                <w:t xml:space="preserve">Toward a generic and secure bootloader for IoT device firmware OTA update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 6th Cyber Security in Networking Conference (CSNet)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 36th International Conference on Information Networking (ICOIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Jeju, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507709v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World First Retransmission of Medical Images in an Operating Room via DICOM-RTV: Technical Details</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blockchain Meets Formal Logic: Semantics Level Cybersecurity Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El-Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2019 - 43rd IEEE Annual Computer Software and Applications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2019.10222⟩</w:t>
+              <w:t xml:space="preserve">2022 6th Cyber Security in Networking Conference (CSNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430883v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to DICOM-RTV: a new standard for real-time video communication in hospitals</w:t>
+                <w:t xml:space="preserve">World First Retransmission of Medical Images in an Operating Room via DICOM-RTV: Technical Details</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Guitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Poiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcom 2019 - IEEE International Conference on E-health Networking, Application &amp; Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPSAC 2019 - 43rd IEEE Annual Computer Software and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milwaukee, United States. pp.294-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2019.10222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431873v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming DICOM Real-Time Video and Metadata Flows Outside The Operating Room</w:t>
+                <w:t xml:space="preserve">Introduction to DICOM-RTV: a new standard for real-time video communication in hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hardy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Poiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (Healthcom 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">Healthcom 2019 - IEEE International Conference on E-health Networking, Application &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431267v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secure WebRTC/WoT-based health-care architecture enhanced with access control</w:t>
+                <w:t xml:space="preserve">Streaming DICOM Real-Time Video and Metadata Flows Outside The Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN 2018 - 32nd International Conference on Information Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (Healthcom 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bogota, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781468v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t>
+                <w:t xml:space="preserve">A secure WebRTC/WoT-based health-care architecture enhanced with access control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t>
+              <w:t xml:space="preserve">ICOIN 2018 - 32nd International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Chiang Mai, Thailand. pp.182-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2018.8343107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887824v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic security management of smart WoT infrastructures using SDN</w:t>
+                <w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690740⟩</w:t>
+              <w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894037v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t>
+                <w:t xml:space="preserve">Dynamic security management of smart WoT infrastructures using SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldCIST 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t>
+              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503434v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t>
+                <w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t>
+              <w:t xml:space="preserve">WorldCIST 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666280v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified multimedia statement with WebRTC and Microservices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMediaCast 2016 : The 2nd 2016 Asia Pacific Conference on Multimedia and Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bali, Indonesia. pp.47 - 52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMediaCast.2016.7878170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3258,51 +3327,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security issues of the web of things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3321,70 +3390,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Managing the Web of Things : Linking the Real World to the Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.389 - 424, 2017, 978-0-12-809764-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809764-9.00018-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3394,114 +3463,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A secure design of WoT services for smart cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Ecole nationale supérieure Mines-Télécom Atlantique, 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018IMTA0120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02093561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3569,51 +3638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE1B997C"/>
+    <w:nsid w:val="3F306458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3800,51 +3869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saad-el-jaouhari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1938-9963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235053090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Isaac Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10900988" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vavilov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soloveva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Archip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87772-8_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Saadouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ziti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaikh Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qadir Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Feriel Benassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayla Touk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurras Ulbricht Togbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61486-6_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mesbah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Ahmadieh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_18" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El-Jaouhari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Qadir Khan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pauchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Etiabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3627064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02093561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saad-el-jaouhari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1938-9963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235053090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Isaac Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10900988" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vavilov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soloveva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Archip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87772-8_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Saadouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ziti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaikh Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qadir Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Feriel Benassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayla Touk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurras Ulbricht Togbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61486-6_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mesbah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Ahmadieh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El-Jaouhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Qadir Khan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pauchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_20" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Etiabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3627064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955604" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02093561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>