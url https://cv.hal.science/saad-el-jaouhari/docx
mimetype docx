--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,3583 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3532 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Saad EL JAOUHARI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saad-el-jaouhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1938-9963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235053090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.ch/citations?user=Zbj5eRcAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelized derivation algorithm for anomaly detection in internet of things environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Qadir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 296, pp.128958. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GuardLink: Dynamic Linking of CVE to MITRE ATT&amp;CK Techniques using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Isaac Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.4811-4817. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM52923.2024.10900988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIDPS: A Multi-agent Host Intrusion Detection and Prevention System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vavilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Soloveva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Archip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Madhoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes on Data Engineering and Communications Technologies, 248, pp.257-268. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87772-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Techniques in the Internet of Things Survey, Taxonomy and Research Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae Saadouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Ziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based anomaly detection: Survey, challenges, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Qadir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mroueh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.108996. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based anomaly detection: Survey, challenges, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Qadir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mroueh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.108996. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTIoT: A Cyber Threat Intelligence Tool for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaikh Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1483-1489. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based security management of multiple WoT Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ancuta Corici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02601-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-domain identity and discovery framework for web calling services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Tariq Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Copeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Emmelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ancuta Corici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (7-8), pp.459 - 468. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0587-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité des objects connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISC : multi-system &amp; internet security cookbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection in IoT: From Hardware to Application Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTBDS 2026 : 11th International Conference on Internet of Things, Big Data and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, May 2026, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your AI model secure? A study of data poisoning attacks on AI models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Feriel Benassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAART 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ML-Driven Pipeline for Automated YARA Rule Extraction and Malware Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhayla Touk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurras Ulbricht Togbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSS-SocialSec 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIDPS: A Multi-agent host Intrusion Detection and Prevention System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vavilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Soloveva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Archip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Madhoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th International Conference on Advanced Information Networking and Applications (AINA-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An End-to-End Secure Solution for IoMT Data Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Abu Dhabi, United Arab Emirates. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61486-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing security challenges in copyright management applications : the blockchain perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Madhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Hammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsi Ahmadieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Kitakyushu, Japan. pp.169-182, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57942-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving ML/DL Solutions for Anomaly Detection in IoT Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El-Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Qadir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Kita-Kyushu, Japan. pp.193-206, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57942-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Medical Smart Spaces for an Enhanced Health Issues Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps): Workshop on Edge-AI and IoT for Connected Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedCTI: Federated Learning and Cyber Threat Intelligence on the Edge for secure IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Etiabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT 2023: The International Conference on the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nagoya University, Nagoya, Japan. pp.98-104, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3627050.3627064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic and secure bootloader for IoT device firmware OTA update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th International Conference on Information Networking (ICOIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Meets Formal Logic: Semantics Level Cybersecurity Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El-Jaouhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 6th Cyber Security in Networking Conference (CSNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to DICOM-RTV: a new standard for real-time video communication in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Poiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcom 2019 - IEEE International Conference on E-health Networking, Application &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming DICOM Real-Time Video and Metadata Flows Outside The Operating Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (Healthcom 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World First Retransmission of Medical Images in an Operating Room via DICOM-RTV: Technical Details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Poiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSAC 2019 - 43rd IEEE Annual Computer Software and Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milwaukee, United States. pp.294-299, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC.2019.10222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic security management of smart WoT infrastructures using SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure WebRTC/WoT-based health-care architecture enhanced with access control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOIN 2018 - 32nd International Conference on Information Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Chiang Mai, Thailand. pp.182-187, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOIN.2018.8343107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified multimedia statement with WebRTC and Microservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMediaCast 2016 : The 2nd 2016 Asia Pacific Conference on Multimedia and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bali, Indonesia. pp.47 - 52, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMediaCast.2016.7878170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WorldCIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security issues of the web of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Managing the Web of Things : Linking the Real World to the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.389 - 424, 2017, 978-0-12-809764-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-809764-9.00018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure design of WoT services for smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Ecole nationale supérieure Mines-Télécom Atlantique, 2018. English. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018IMTA0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02093561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3638,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F306458"/>
+    <w:nsid w:val="B8661009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3869,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saad-el-jaouhari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1938-9963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235053090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Isaac Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10900988" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vavilov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soloveva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Archip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87772-8_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Saadouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ziti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaikh Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qadir Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Feriel Benassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayla Touk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurras Ulbricht Togbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61486-6_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mesbah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Ahmadieh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El-Jaouhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Qadir Khan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pauchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_20" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Etiabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3627064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955604" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02093561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saad-el-jaouhari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1938-9963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235053090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.ch/citations?user=Zbj5eRcAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qadir Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128958" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Isaac Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10900988" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vavilov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soloveva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Archip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87772-8_22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Saadouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ziti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaikh Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Feriel Benassou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayla Touk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurras Ulbricht Togbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61486-6_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mesbah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Ahmadieh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El-Jaouhari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Qadir Khan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pauchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Etiabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3627064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955604" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02093561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0120" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>