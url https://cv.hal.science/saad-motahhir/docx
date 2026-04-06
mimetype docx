--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> saad motahhir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saad-motahhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6846-8908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253122287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition and Resilient Control for Enhancing Power Availability in Microgrids Based on North African Countries: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14), pp.6121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14146121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of virtual impedance control scheme based on MESOGI for improving harmonic sharing of nonlinear loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhammid Kherbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bendib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Chouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.13356. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-62739-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent control of induction motor for photovoltaic water pumping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Errouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (9), pp.777. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-021-04757-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Design of a Smart Wristband Disinfectant to Help in Covid-19 Fight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambar Lebbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions5030032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSPACE-based implementation for observer backstepping power control of DFIG wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alami Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary design of an innovative, simple, and easy-to-build portable ventilator for COVID-19 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambar Lebbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.23. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-020-00163-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern improvement techniques of direct torque control for induction motor drives - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chebabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection and Control of Modern Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41601-019-0125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and control of water pumping PV systems using fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Errouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Zamzoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.853-865. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved DTC strategy of doubly fed induction motor using fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chebabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.271-279. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open hardware/software test bench for solar tracker with virtual instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and low-cost active dual-axis solar tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (5), pp.607-620. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ese3.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic system with quantitative comparative between an improved MPPT and existing INC and P&O methods under fast varying of solar irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.341 - 350. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost virtual instrumentation of PV panel characteristics using Excel and Arduino in comparison with traditional instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewables: Wind, Water, and Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40807-018-0049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost PV Emulator for testing MPPT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.012018. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time virtual instrumentation of Arduino and LabVIEW based PV panel characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.012019. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Low-Cost PV Emulator for Testing MPPT Algorithm Under Fast Irradiation and Temperature Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Economics of Smart Grids and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40866-018-0047-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost PV system using an improved INC algorithm and a PV panel Proteus model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.355-365. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Photovoltaic System with Modified Incremental Conductance Algorithm for Fast Changes of Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/3286479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Kalman filter and incremental conductance algorithm for optimizing photovoltaic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Aoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewables: Wind, Water, and Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40807-017-0046-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Photovoltaic Panel by using Proteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Science and Technology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.8 - 13. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25103/jestr.102.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538692v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIL and SIL and PIL tests for MPPT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23311916.2017.1378475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Strategy for V2g-Enabled Smart Parking in a Pv Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija El Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mchaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Future Energy Solutions (FES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FES65767.2025.11341825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Flexible Simulation Tool for Analysis of Microgrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Augustin Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Ruba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Future Energy Solutions (FES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FES65767.2025.11341858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un Système sur Puce (System-on-Chip) pour la Télémétrie des Courbes Photovoltaïques d’un Nanosatellite en Temps Réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Chtita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Belkadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Advanced Technologies in Energy and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation technico-économique d'un système hybride PV/Eolien/Batterie connecté au réseau pour l'électrification d'une villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Khelafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2ème Colloque franco-marocain sur les Energies Renouvelables et leur intégration aux réseaux de transport et de distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource pédagogique pour l'enseignement par simulation : cas des panneaux photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur les Approches Pédagogiques &amp; E-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal and implementation of a novel perturb and observe algorithm using embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Renewable and Sustainable Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'un panneau photovoltaïque dans l'environnement PSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351493v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of photovoltaic energy by a microcontroller: Arduino Solar Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Elhammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmeColloque franco-marocain sur les Energies Renouvelables et leur intégrationaux réseaux de transport et de distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecteur solaire parabolique à double face avec système de refroidissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maroc, N° de brevet: MA 42181 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rideaux avec des barres solaires lumineuses autonomes, mobiles et modulables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morocco, Patent n° : MA20170041661 20171213. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the optimization of energy withdrawn from a PV panel using an Embedded System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Sidi Mohamed Ben Abdellah Fès (Maroc), 2018. English. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02471764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> saad motahhir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saad-motahhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6846-8908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253122287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition and Resilient Control for Enhancing Power Availability in Microgrids Based on North African Countries: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14), pp.6121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14146121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of virtual impedance control scheme based on MESOGI for improving harmonic sharing of nonlinear loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhammid Kherbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bendib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Chouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.13356. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-62739-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent control of induction motor for photovoltaic water pumping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Errouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (9), pp.777. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-021-04757-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Design of a Smart Wristband Disinfectant to Help in Covid-19 Fight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambar Lebbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions5030032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSPACE-based implementation for observer backstepping power control of DFIG wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alami Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary design of an innovative, simple, and easy-to-build portable ventilator for COVID-19 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambar Lebbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.23. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-020-00163-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and control of water pumping PV systems using fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Errouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Zamzoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.853-865. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern improvement techniques of direct torque control for induction motor drives - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chebabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection and Control of Modern Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41601-019-0125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved DTC strategy of doubly fed induction motor using fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chebabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.271-279. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open hardware/software test bench for solar tracker with virtual instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and low-cost active dual-axis solar tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (5), pp.607-620. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ese3.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic system with quantitative comparative between an improved MPPT and existing INC and P&O methods under fast varying of solar irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.341 - 350. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost virtual instrumentation of PV panel characteristics using Excel and Arduino in comparison with traditional instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewables: Wind, Water, and Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40807-018-0049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost PV Emulator for testing MPPT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.012018. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time virtual instrumentation of Arduino and LabVIEW based PV panel characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.012019. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Low-Cost PV Emulator for Testing MPPT Algorithm Under Fast Irradiation and Temperature Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Economics of Smart Grids and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40866-018-0047-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost PV system using an improved INC algorithm and a PV panel Proteus model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.355-365. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Photovoltaic System with Modified Incremental Conductance Algorithm for Fast Changes of Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/3286479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Kalman filter and incremental conductance algorithm for optimizing photovoltaic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Aoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewables: Wind, Water, and Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40807-017-0046-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Photovoltaic Panel by using Proteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Science and Technology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.8 - 13. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25103/jestr.102.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538692v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIL and SIL and PIL tests for MPPT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23311916.2017.1378475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Strategy for V2g-Enabled Smart Parking in a Pv Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija El Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mchaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Future Energy Solutions (FES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FES65767.2025.11341825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Flexible Simulation Tool for Analysis of Microgrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Augustin Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Ruba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Future Energy Solutions (FES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FES65767.2025.11341858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un Système sur Puce (System-on-Chip) pour la Télémétrie des Courbes Photovoltaïques d’un Nanosatellite en Temps Réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Chtita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Belkadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Advanced Technologies in Energy and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation technico-économique d'un système hybride PV/Eolien/Batterie connecté au réseau pour l'électrification d'une villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Khelafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2ème Colloque franco-marocain sur les Energies Renouvelables et leur intégration aux réseaux de transport et de distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource pédagogique pour l'enseignement par simulation : cas des panneaux photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur les Approches Pédagogiques &amp; E-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'un panneau photovoltaïque dans l'environnement PSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351493v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal and implementation of a novel perturb and observe algorithm using embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Renewable and Sustainable Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of photovoltaic energy by a microcontroller: Arduino Solar Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Elhammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmeColloque franco-marocain sur les Energies Renouvelables et leur intégrationaux réseaux de transport et de distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecteur solaire parabolique à double face avec système de refroidissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maroc, N° de brevet: MA 42181 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rideaux avec des barres solaires lumineuses autonomes, mobiles et modulables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morocco, Patent n° : MA20170041661 20171213. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the optimization of energy withdrawn from a PV panel using an Embedded System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Sidi Mohamed Ben Abdellah Fès (Maroc), 2018. English. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02471764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AE8D62F"/>
+    <w:nsid w:val="93F7EDCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saad-motahhir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6846-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Akchioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19076-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aboudrar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhammid Kherbachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62739-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Errouha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Derouich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04757-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre El Majid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Hammoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambar Lebbadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Ghzizal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions5030032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alami Aroussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Bouderbala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-020-00163-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib El Ouanjli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chebabhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41601-019-0125-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zamzoum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.07.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.02.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2018.11.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chalh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.236" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2018.04.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40807-018-0049-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chalh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammoumi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghzizal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derouich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a El Hammoumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a El Ghzizal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hammoumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ghzizal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derouich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-018-0047-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Sebti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3286479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Aoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40807-017-0046-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538692v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25103/jestr.102.02" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311916.2017.1378475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Harouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mchaouar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341825" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Augustin Pop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Breban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341858" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chtita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belkadid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Khelafa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elghzizal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351308v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351499v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351493v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535713v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Elhammoumi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02471764v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saad-motahhir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6846-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Akchioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19076-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aboudrar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhammid Kherbachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62739-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Errouha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Derouich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04757-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre El Majid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Hammoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambar Lebbadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Ghzizal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions5030032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alami Aroussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Bouderbala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-020-00163-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zamzoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib El Ouanjli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.07.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chebabhi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41601-019-0125-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.02.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2018.11.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chalh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.236" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2018.04.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40807-018-0049-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chalh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammoumi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghzizal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derouich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a El Hammoumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a El Ghzizal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hammoumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ghzizal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derouich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-018-0047-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Sebti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3286479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Aoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40807-017-0046-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538692v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25103/jestr.102.02" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311916.2017.1378475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Harouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mchaouar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341825" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Augustin Pop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Breban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341858" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chtita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belkadid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Khelafa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elghzizal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351308v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351493v4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351499v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535713v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Elhammoumi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02471764v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>