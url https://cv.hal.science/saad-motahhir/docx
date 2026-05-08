--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> saad motahhir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saad-motahhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6846-8908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253122287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition and Resilient Control for Enhancing Power Availability in Microgrids Based on North African Countries: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14), pp.6121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14146121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of virtual impedance control scheme based on MESOGI for improving harmonic sharing of nonlinear loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhammid Kherbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bendib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Chouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.13356. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-62739-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent control of induction motor for photovoltaic water pumping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Errouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (9), pp.777. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-021-04757-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Design of a Smart Wristband Disinfectant to Help in Covid-19 Fight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambar Lebbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions5030032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSPACE-based implementation for observer backstepping power control of DFIG wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alami Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary design of an innovative, simple, and easy-to-build portable ventilator for COVID-19 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambar Lebbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.23. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-020-00163-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and control of water pumping PV systems using fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Errouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Zamzoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.853-865. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern improvement techniques of direct torque control for induction motor drives - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chebabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection and Control of Modern Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41601-019-0125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved DTC strategy of doubly fed induction motor using fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chebabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.271-279. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open hardware/software test bench for solar tracker with virtual instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and low-cost active dual-axis solar tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (5), pp.607-620. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ese3.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic system with quantitative comparative between an improved MPPT and existing INC and P&O methods under fast varying of solar irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.341 - 350. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost virtual instrumentation of PV panel characteristics using Excel and Arduino in comparison with traditional instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewables: Wind, Water, and Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40807-018-0049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost PV Emulator for testing MPPT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.012018. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time virtual instrumentation of Arduino and LabVIEW based PV panel characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.012019. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Low-Cost PV Emulator for Testing MPPT Algorithm Under Fast Irradiation and Temperature Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Economics of Smart Grids and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40866-018-0047-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost PV system using an improved INC algorithm and a PV panel Proteus model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.355-365. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Photovoltaic System with Modified Incremental Conductance Algorithm for Fast Changes of Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/3286479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Kalman filter and incremental conductance algorithm for optimizing photovoltaic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Aoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewables: Wind, Water, and Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40807-017-0046-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Photovoltaic Panel by using Proteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Science and Technology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.8 - 13. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25103/jestr.102.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538692v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIL and SIL and PIL tests for MPPT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23311916.2017.1378475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Strategy for V2g-Enabled Smart Parking in a Pv Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija El Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mchaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Future Energy Solutions (FES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FES65767.2025.11341825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Flexible Simulation Tool for Analysis of Microgrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Augustin Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Ruba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Future Energy Solutions (FES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FES65767.2025.11341858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un Système sur Puce (System-on-Chip) pour la Télémétrie des Courbes Photovoltaïques d’un Nanosatellite en Temps Réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Chtita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Belkadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Advanced Technologies in Energy and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation technico-économique d'un système hybride PV/Eolien/Batterie connecté au réseau pour l'électrification d'une villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Khelafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2ème Colloque franco-marocain sur les Energies Renouvelables et leur intégration aux réseaux de transport et de distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource pédagogique pour l'enseignement par simulation : cas des panneaux photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur les Approches Pédagogiques &amp; E-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'un panneau photovoltaïque dans l'environnement PSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351493v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal and implementation of a novel perturb and observe algorithm using embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Renewable and Sustainable Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of photovoltaic energy by a microcontroller: Arduino Solar Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Elhammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmeColloque franco-marocain sur les Energies Renouvelables et leur intégrationaux réseaux de transport et de distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecteur solaire parabolique à double face avec système de refroidissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maroc, N° de brevet: MA 42181 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rideaux avec des barres solaires lumineuses autonomes, mobiles et modulables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morocco, Patent n° : MA20170041661 20171213. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the optimization of energy withdrawn from a PV panel using an Embedded System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Sidi Mohamed Ben Abdellah Fès (Maroc), 2018. English. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02471764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> saad motahhir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saad-motahhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6846-8908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253122287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition and Resilient Control for Enhancing Power Availability in Microgrids Based on North African Countries: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14), pp.6121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14146121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of virtual impedance control scheme based on MESOGI for improving harmonic sharing of nonlinear loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhammid Kherbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bendib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Chouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.13356. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-62739-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent control of induction motor for photovoltaic water pumping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Errouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (9), pp.777. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-021-04757-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Design of a Smart Wristband Disinfectant to Help in Covid-19 Fight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambar Lebbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions5030032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSPACE-based implementation for observer backstepping power control of DFIG wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alami Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary design of an innovative, simple, and easy-to-build portable ventilator for COVID-19 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambar Lebbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.23. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-020-00163-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern improvement techniques of direct torque control for induction motor drives - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chebabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection and Control of Modern Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41601-019-0125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and control of water pumping PV systems using fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Errouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Zamzoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.853-865. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved DTC strategy of doubly fed induction motor using fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib El Ouanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chebabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.271-279. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open hardware/software test bench for solar tracker with virtual instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost PV Emulator for testing MPPT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.012018. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time virtual instrumentation of Arduino and LabVIEW based PV panel characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.012019. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Low-Cost PV Emulator for Testing MPPT Algorithm Under Fast Irradiation and Temperature Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Economics of Smart Grids and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40866-018-0047-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost PV system using an improved INC algorithm and a PV panel Proteus model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.355-365. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Photovoltaic System with Modified Incremental Conductance Algorithm for Fast Changes of Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/3286479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost virtual instrumentation of PV panel characteristics using Excel and Arduino in comparison with traditional instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewables: Wind, Water, and Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40807-018-0049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and low-cost active dual-axis solar tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (5), pp.607-620. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ese3.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic system with quantitative comparative between an improved MPPT and existing INC and P&O methods under fast varying of solar irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr El Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.341 - 350. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Kalman filter and incremental conductance algorithm for optimizing photovoltaic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Aoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewables: Wind, Water, and Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40807-017-0046-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02216862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Photovoltaic Panel by using Proteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Science and Technology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.8 - 13. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25103/jestr.102.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538692v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIL and SIL and PIL tests for MPPT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23311916.2017.1378475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Strategy for V2g-Enabled Smart Parking in a Pv Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija El Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mchaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Future Energy Solutions (FES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FES65767.2025.11341825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Flexible Simulation Tool for Analysis of Microgrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Augustin Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Ruba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Future Energy Solutions (FES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FES65767.2025.11341858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un Système sur Puce (System-on-Chip) pour la Télémétrie des Courbes Photovoltaïques d’un Nanosatellite en Temps Réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Chtita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Belkadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Advanced Technologies in Energy and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation technico-économique d'un système hybride PV/Eolien/Batterie connecté au réseau pour l'électrification d'une villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Khelafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2ème Colloque franco-marocain sur les Energies Renouvelables et leur intégration aux réseaux de transport et de distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal and implementation of a novel perturb and observe algorithm using embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Renewable and Sustainable Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource pédagogique pour l'enseignement par simulation : cas des panneaux photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Sebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur les Approches Pédagogiques &amp; E-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'un panneau photovoltaïque dans l'environnement PSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351493v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of photovoltaic energy by a microcontroller: Arduino Solar Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Elhammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmeColloque franco-marocain sur les Energies Renouvelables et leur intégrationaux réseaux de transport et de distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecteur solaire parabolique à double face avec système de refroidissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maroc, N° de brevet: MA 42181 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rideaux avec des barres solaires lumineuses autonomes, mobiles et modulables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elghzizal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morocco, Patent n° : MA20170041661 20171213. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the optimization of energy withdrawn from a PV panel using an Embedded System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Sidi Mohamed Ben Abdellah Fès (Maroc), 2018. English. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02471764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93F7EDCA"/>
+    <w:nsid w:val="79CE1429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saad-motahhir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6846-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Akchioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19076-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aboudrar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhammid Kherbachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62739-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Errouha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Derouich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04757-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre El Majid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Hammoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambar Lebbadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Ghzizal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions5030032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alami Aroussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Bouderbala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-020-00163-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zamzoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib El Ouanjli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.07.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chebabhi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41601-019-0125-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.02.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2018.11.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chalh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.236" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2018.04.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40807-018-0049-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chalh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammoumi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghzizal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derouich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a El Hammoumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a El Ghzizal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hammoumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ghzizal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derouich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-018-0047-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Sebti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3286479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Aoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40807-017-0046-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538692v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25103/jestr.102.02" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311916.2017.1378475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Harouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mchaouar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341825" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Augustin Pop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Breban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341858" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chtita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belkadid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Khelafa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elghzizal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351308v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351493v4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351499v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535713v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Elhammoumi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02471764v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saad-motahhir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6846-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Akchioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19076-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aboudrar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhammid Kherbachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62739-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Errouha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Derouich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04757-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre El Majid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Hammoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambar Lebbadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Ghzizal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions5030032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alami Aroussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Bouderbala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-020-00163-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib El Ouanjli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chebabhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41601-019-0125-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zamzoum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.07.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.02.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2018.11.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chalh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammoumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghzizal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derouich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a El Hammoumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a El Ghzizal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hammoumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ghzizal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derouich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-018-0047-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chalh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.246" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Sebti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3286479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40807-018-0049-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.236" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2018.04.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02216862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Aoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40807-017-0046-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538692v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25103/jestr.102.02" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311916.2017.1378475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Harouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mchaouar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341825" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Augustin Pop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Breban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341858" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chtita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belkadid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Khelafa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elghzizal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351499v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455057" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351308v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351493v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535713v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Elhammoumi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02471764v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>