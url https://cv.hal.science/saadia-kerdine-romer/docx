--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -384,1355 +384,1355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photobiomodulation Controls Keratinocytes Inflammatory Response through Nrf2 and Reduces Langerhans Cells Activation</w:t>
+                <w:t xml:space="preserve">Ethylhexadecyldimethylammonium bromide, a quaternary ammonium compound, controls inflammatory response through NRF2 pathway in a human immortalized keratinocyte cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lise Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sara Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Peno-Mazzarino</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elian Lati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rousseaud</w:t>
+                <w:t xml:space="preserve">Pierre-Jacques Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12030766⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1132020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722504v1</w:t>
+                <w:t xml:space="preserve">hal-04720720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylhexadecyldimethylammonium bromide, a quaternary ammonium compound, controls inflammatory response through NRF2 pathway in a human immortalized keratinocyte cell line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photobiomodulation Controls Keratinocytes Inflammatory Response through Nrf2 and Reduces Langerhans Cells Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guermonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Aubry</w:t>
+                <w:t xml:space="preserve">Laurent Peno-Mazzarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vallion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
+                <w:t xml:space="preserve">Elian Lati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jacques Ferret</w:t>
+                <w:t xml:space="preserve">Audrey Rousseaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1132020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12030766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720720v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inflammatory Response in Human Keratinocytes Exposed to Cinnamaldehyde Is Regulated by Nrf2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vallion</w:t>
+                <w:t xml:space="preserve">Quaternary ammonium compounds in hypersensitivity reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
+                <w:t xml:space="preserve">Nicolas Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Deloménie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Chollet-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11030575⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2022.973680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720724v1</w:t>
+                <w:t xml:space="preserve">hal-04720723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary ammonium compounds in hypersensitivity reactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Regulation of the immune response to contact sensitizers by Nrf2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2022.973680⟩</w:t>
+              <w:t xml:space="preserve">Contact Dermatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cod.14073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720723v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the immune response to contact sensitizers by Nrf2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Models of Dendritic Cells to Assess Skin Sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Szely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina El Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pallardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Dermatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cod.14073⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2022.851017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722312v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of Dendritic Cells to Assess Skin Sensitization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Inflammatory Response in Human Keratinocytes Exposed to Cinnamaldehyde Is Regulated by Nrf2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina El Ali</w:t>
+                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pallardy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudine Deloménie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ftox.2022.851017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox11030575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720708v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloretin suppresses neuroinflammation by autophagy-mediated Nrf2 activation in macrophages</w:t>
+                <w:t xml:space="preserve">Corrigendum: The Nrf2-Antioxidant Response Element Signaling Pathway Controls Fibrosis and Autoimmunity in Scleroderma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Dierckx</w:t>
+                <w:t xml:space="preserve">Niloufar Kavian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Haidar</w:t>
+                <w:t xml:space="preserve">Souad Mehlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elien Grajchen</w:t>
+                <w:t xml:space="preserve">Mohamed Jeljeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elien Wouters</w:t>
+                <w:t xml:space="preserve">Nathaniel Edward Bennett Saidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Vanherle</w:t>
+                <w:t xml:space="preserve">Carole Nicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (1), pp.148. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.13-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-021-02194-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.737303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722506v1</w:t>
+                <w:t xml:space="preserve">hal-04722316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition professionnelle aux ammoniums quaternaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phloretin suppresses neuroinflammation by autophagy-mediated Nrf2 activation in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Dierckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elien Grajchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elien Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Vanherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-021-02194-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03210954v1</w:t>
+                <w:t xml:space="preserve">hal-04722506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: The Nrf2-Antioxidant Response Element Signaling Pathway Controls Fibrosis and Autoimmunity in Scleroderma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’exposition professionnelle aux ammoniums quaternaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les contaminants chimiques seuls ou en mélange, 16, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.737303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04722316v1</w:t>
+                <w:t xml:space="preserve">anses-03210954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-competent in vitro co-culture models as an approach for skin sensitisation assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD36-mediated uptake of myelin debris by macrophages and microglia reduces neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elien Grajchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elien Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Thélu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Catoire</w:t>
+                <w:t xml:space="preserve">Britt van de Haterd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.104691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-020-01899-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488852v2</w:t>
+                <w:t xml:space="preserve">hal-04722509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36-mediated uptake of myelin debris by macrophages and microglia reduces neuroinflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elien Wouters</w:t>
+                <w:t xml:space="preserve">Immune-competent in vitro co-culture models as an approach for skin sensitisation assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Thélu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britt van de Haterd</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.224. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.104691 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-020-01899-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.104691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722509v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau accumulates in Crohn’s disease gut</w:t>
               </w:r>
@@ -1846,909 +1846,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of glyoxalase-1, an advanced glycation end-product detoxifying enzyme, induced by inflammation in age-related osteoarthritis</w:t>
+                <w:t xml:space="preserve">Cutting Edge: Nrf2 Regulates Neutrophil Recruitment and Accumulation in Skin during Contact Hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Trellu</w:t>
+                <w:t xml:space="preserve">Doumet Georges Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Courties</w:t>
+                <w:t xml:space="preserve">Françoise Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gillery</w:t>
+                <w:t xml:space="preserve">Hervé Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina El Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-018-1801-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (8), pp.2189-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1801065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980125v1</w:t>
+                <w:t xml:space="preserve">hal-04722531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: Nrf2 Regulates Neutrophil Recruitment and Accumulation in Skin during Contact Hypersensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The THP-1 cell toolbox: a new concept integrating the key events of skin sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doumet Georges Helou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Chloé Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Groux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina El Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1801065⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (4), pp.941-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-019-02416-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722531v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THP-1 cell toolbox: a new concept integrating the key events of skin sensitization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nrf2 downregulates zymosan-induced neutrophil activation and modulates migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumet Georges Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Clouet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Groux</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-019-02416-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0216465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722532v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02272006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrf2 downregulates zymosan-induced neutrophil activation and modulates migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doumet Georges Helou</w:t>
+                <w:t xml:space="preserve">Impairment of glyoxalase-1, an advanced glycation end-product detoxifying enzyme, induced by inflammation in age-related osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Braham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Granger</w:t>
+                <w:t xml:space="preserve">Laëtitia Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Damien</w:t>
+                <w:t xml:space="preserve">Philippe Gillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0216465. </w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13075-018-1801-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02272006v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of brain Nrf2-HO-1 pathway and antinociception after different physical training paradigms in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editor’s Highlight: Fragrance Allergens Linalool and Limonene Allylic Hydroperoxides in Skin Allergy: Mechanisms of Action Focusing on Transcription Factor Nrf2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulkarim Tutakhail</w:t>
+                <w:t xml:space="preserve">Salen Kuresepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qand Agha Nazary</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161 (1), pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfx207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722540v1</w:t>
+                <w:t xml:space="preserve">hal-02322363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editor’s Highlight: Fragrance Allergens Linalool and Limonene Allylic Hydroperoxides in Skin Allergy: Mechanisms of Action Focusing on Transcription Factor Nrf2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Clouet</w:t>
+                <w:t xml:space="preserve">Induction of brain Nrf2-HO-1 pathway and antinociception after different physical training paradigms in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkarim Tutakhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qand Agha Nazary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salen Kuresepi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
+                <w:t xml:space="preserve">Delila Lebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Coudore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 161 (1), pp.139-148. </w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.149-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfx207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322363v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nrf2-Antioxidant Response Element Signaling Pathway Controls Fibrosis and Autoimmunity in Scleroderma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niloufar Kavian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Mehlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jeljeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Edward Bennett Saidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1896. </w:t>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Bourayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina El Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nuclear factor-erythroid 2-related factor/heme oxygenase-1 axis is critical for the inflammatory features of type 2 diabetes–associated osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaamonde-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pigenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,64 +3227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Morzadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pallardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (Part B), pp.381-390. </w:t>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pallardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 482 (1-2), pp.75-83. </w:t>
@@ -3474,295 +3474,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrf2 expression and activity in human T lymphocytes: stimulation by T cell receptor activation and priming by inorganic arsenic and tert-butylhydroquinone.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutrophil Extracellular Traps Downregulate Lipopolysaccharide-Induced Activation of Monocyte-Derived Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Sparfel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+                <w:t xml:space="preserve">Lorena Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fardel</w:t>
+                <w:t xml:space="preserve">Alexandre Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 193 (11), pp.5689-5698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1400586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018643v1</w:t>
+                <w:t xml:space="preserve">hal-04514927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil Extracellular Traps Downregulate Lipopolysaccharide-Induced Activation of Monocyte-Derived Dendritic Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bignon</w:t>
+                <w:t xml:space="preserve">Nrf2 expression and activity in human T lymphocytes: stimulation by T cell receptor activation and priming by inorganic arsenic and tert-butylhydroquinone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Morzadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Macoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gueguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
+                <w:t xml:space="preserve">Lydie Sparfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline Gorges</w:t>
+                <w:t xml:space="preserve">Olivier Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 193 (11), pp.5689-5698. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.133-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1400586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514927v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t>
               </w:r>
@@ -3800,51 +3800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia Aragão Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 454 (2), pp.686-694. </w:t>
@@ -4201,51 +4201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4267,485 +4267,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm201226x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autooxidación del linalol: hidroperóxidos alergénicos, reactividad radicalaria y respuesta inmunitaria por activación de la vía Nrf2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salen Kuresepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61ème Réunion du GEIDAC (Grupo Español Investigación Dermatitis Contacto),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Alicante, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allergenic allylic hydroperoxides derived from linalool: chemistry through radical intermediates and translation into immune cell responses. The role of the Nrf2 pathway. 13th Congress of the European Society of Contact Dermatitis, Manchester, Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salen Kuresepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Congress of the European Society of Contact Dermatitis, Manchester, Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of cell surface thiol groups by air-oxidized terpenes triggers activation of Nrf2. European Society of Toxicology In Vitro, Juan-les-Pins, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Damiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Toxicology In Vitro, Juan-les-Pins, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Juan-les-Pins, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130600v1</w:t>
-              </w:r>
-[...276 lines deleted...]
-                <w:t xml:space="preserve">hal-02126163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4900,51 +4900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05279343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Musilli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zeller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Damiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alit.2024.07.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guermonprez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peno-Mazzarino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Lati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12030766" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1132020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delom&#233;nie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.973680" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.14073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Szely" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.851017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Dierckx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Haidar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elien Grajchen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elien Wouters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vanherle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02194-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03210954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Kavian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Mehlal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeljeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Edward Bennett Saidu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.737303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488852v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Th&#233;lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Catoire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.104691" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt van de Haterd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01899-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prigent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000414R" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trellu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gorisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-018-1801-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumet Georges Helou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Groux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Raffalli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02416-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272006v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Braham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Damien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkarim Tutakhail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qand Agha Nazary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delila Lebsir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2018.08.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salen Kuresepi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lepoittevin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfx207" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01896" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465950v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Bourayne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.3A0715-320RR" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614932v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaamonde-Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pigenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Laiguillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sautet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.802157" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Macoch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Morzadec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G&#233;nard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1864G5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01018643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barrientos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueguen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Gorges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400586" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Artaud-Macari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brayer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Hamimi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4240" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201226x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Damiens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05279343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Musilli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zeller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Damiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alit.2024.07.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1132020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guermonprez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peno-Mazzarino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Lati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12030766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet-Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.973680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.14073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Szely" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.851017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delom&#233;nie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030575" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Kavian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Mehlal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeljeli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Edward Bennett Saidu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.737303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Dierckx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Haidar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elien Grajchen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elien Wouters" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vanherle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02194-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03210954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt van de Haterd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01899-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488852v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Th&#233;lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Catoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.104691" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prigent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000414R" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumet Georges Helou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Groux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Raffalli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02416-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272006v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Braham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Damien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216465" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trellu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gorisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-018-1801-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salen Kuresepi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lepoittevin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfx207" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkarim Tutakhail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qand Agha Nazary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delila Lebsir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2018.08.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01896" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465950v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Bourayne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.3A0715-320RR" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614932v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaamonde-Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pigenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Laiguillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sautet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.802157" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Macoch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Morzadec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G&#233;nard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1864G5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barrientos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueguen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Gorges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01018643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Artaud-Macari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brayer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Hamimi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4240" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201226x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126163v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Damiens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>