--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -384,780 +384,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylhexadecyldimethylammonium bromide, a quaternary ammonium compound, controls inflammatory response through NRF2 pathway in a human immortalized keratinocyte cell line</w:t>
+                <w:t xml:space="preserve">Photobiomodulation Controls Keratinocytes Inflammatory Response through Nrf2 and Reduces Langerhans Cells Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Aubry</w:t>
+                <w:t xml:space="preserve">Sara Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vallion</w:t>
+                <w:t xml:space="preserve">Cyprien Guermonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Salman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
+                <w:t xml:space="preserve">Laurent Peno-Mazzarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jacques Ferret</w:t>
+                <w:t xml:space="preserve">Elian Lati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rousseaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1132020⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12030766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720720v1</w:t>
+                <w:t xml:space="preserve">hal-04722504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photobiomodulation Controls Keratinocytes Inflammatory Response through Nrf2 and Reduces Langerhans Cells Activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ethylhexadecyldimethylammonium bromide, a quaternary ammonium compound, controls inflammatory response through NRF2 pathway in a human immortalized keratinocyte cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elian Lati</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Rousseaud</w:t>
+                <w:t xml:space="preserve">Pierre-Jacques Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.766. </w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12030766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1132020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722504v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary ammonium compounds in hypersensitivity reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Peyneau</w:t>
+                <w:t xml:space="preserve">The Inflammatory Response in Human Keratinocytes Exposed to Cinnamaldehyde Is Regulated by Nrf2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
+                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gigant</w:t>
+                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chollet-Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudine Deloménie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2022.973680⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11030575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720723v1</w:t>
+                <w:t xml:space="preserve">hal-04720724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the immune response to contact sensitizers by Nrf2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Quaternary ammonium compounds in hypersensitivity reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Dermatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cod.14073⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2022.973680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722312v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of Dendritic Cells to Assess Skin Sensitization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of the immune response to contact sensitizers by Nrf2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2022.851017⟩</w:t>
+              <w:t xml:space="preserve">Contact Dermatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cod.14073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720708v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inflammatory Response in Human Keratinocytes Exposed to Cinnamaldehyde Is Regulated by Nrf2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vallion</w:t>
+                <w:t xml:space="preserve">Models of Dendritic Cells to Assess Skin Sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Szely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina El Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pallardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.575. </w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox11030575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2022.851017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720724v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: The Nrf2-Antioxidant Response Element Signaling Pathway Controls Fibrosis and Autoimmunity in Scleroderma</w:t>
               </w:r>
@@ -1271,312 +1271,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloretin suppresses neuroinflammation by autophagy-mediated Nrf2 activation in macrophages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’exposition professionnelle aux ammoniums quaternaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les contaminants chimiques seuls ou en mélange, 16, pp.36-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722506v1</w:t>
+                <w:t xml:space="preserve">anses-03210954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition professionnelle aux ammoniums quaternaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phloretin suppresses neuroinflammation by autophagy-mediated Nrf2 activation in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Dierckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elien Grajchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elien Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Vanherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-021-02194-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03210954v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD36-mediated uptake of myelin debris by macrophages and microglia reduces neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elien Grajchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elien Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britt van de Haterd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elien Grajchen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mansour Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.224. </w:t>
@@ -1640,51 +1640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Thélu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62, pp.104691 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1846,606 +1846,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: Nrf2 Regulates Neutrophil Recruitment and Accumulation in Skin during Contact Hypersensitivity</w:t>
+                <w:t xml:space="preserve">Impairment of glyoxalase-1, an advanced glycation end-product detoxifying enzyme, induced by inflammation in age-related osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doumet Georges Helou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Noël</w:t>
+                <w:t xml:space="preserve">Sabine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gaudin</w:t>
+                <w:t xml:space="preserve">Alice Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Groux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zeina El Ali</w:t>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1801065⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-018-1801-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722531v1</w:t>
+                <w:t xml:space="preserve">hal-01980125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THP-1 cell toolbox: a new concept integrating the key events of skin sensitization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutting Edge: Nrf2 Regulates Neutrophil Recruitment and Accumulation in Skin during Contact Hypersensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Raffalli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Doumet Georges Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina El Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-019-02416-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (8), pp.2189-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1801065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722532v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrf2 downregulates zymosan-induced neutrophil activation and modulates migration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The THP-1 cell toolbox: a new concept integrating the key events of skin sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Damien</w:t>
+                <w:t xml:space="preserve">Elodie Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Damiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216465⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (4), pp.941-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-019-02416-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02272006v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of glyoxalase-1, an advanced glycation end-product detoxifying enzyme, induced by inflammation in age-related osteoarthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Courties</w:t>
+                <w:t xml:space="preserve">Nrf2 downregulates zymosan-induced neutrophil activation and modulates migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumet Georges Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
+                <w:t xml:space="preserve">Sarah Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Gorisse</w:t>
+                <w:t xml:space="preserve">Vanessa Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gillery</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.18. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0216465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-018-1801-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980125v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02272006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editor’s Highlight: Fragrance Allergens Linalool and Limonene Allylic Hydroperoxides in Skin Allergy: Mechanisms of Action Focusing on Transcription Factor Nrf2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,51 +2561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qand Agha Nazary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delila Lebsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coudore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Bourayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina El Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nuclear factor-erythroid 2-related factor/heme oxygenase-1 axis is critical for the inflammatory features of type 2 diabetes–associated osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaamonde-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pigenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,64 +3227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Morzadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pallardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (Part B), pp.381-390. </w:t>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pallardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 482 (1-2), pp.75-83. </w:t>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Macoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3742,307 +3742,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear Factor Erythroid 2-Related Factor 2 Nuclear Translocation Induces Myofibroblastic Dedifferentiation in Idiopathic Pulmonary Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia Aragão Santiago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+                <w:t xml:space="preserve">Elise Artaud-Macari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Goven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Hamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.66-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738841v1</w:t>
+                <w:t xml:space="preserve">hal-05308624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Factor Erythroid 2-Related Factor 2 Nuclear Translocation Induces Myofibroblastic Dedifferentiation in Idiopathic Pulmonary Fibrosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Brayer</w:t>
+                <w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akila Hamimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Besnard</w:t>
+                <w:t xml:space="preserve">Letícia Aragão Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 454 (2), pp.686-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2011.4240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05308624v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatively spliced NKp30 isoforms affect the prognosis of gastrointestinal stromal tumors.</w:t>
               </w:r>
@@ -4201,51 +4201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4267,485 +4267,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm201226x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation of cell surface thiol groups by air-oxidized terpenes triggers activation of Nrf2. European Society of Toxicology In Vitro, Juan-les-Pins, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salen Kuresepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Damiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society of Toxicology In Vitro, Juan-les-Pins, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Juan-les-Pins, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autooxidación del linalol: hidroperóxidos alergénicos, reactividad radicalaria y respuesta inmunitaria por activación de la vía Nrf2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème Réunion du GEIDAC (Grupo Español Investigación Dermatitis Contacto),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Alicante, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergenic allylic hydroperoxides derived from linalool: chemistry through radical intermediates and translation into immune cell responses. The role of the Nrf2 pathway. 13th Congress of the European Society of Contact Dermatitis, Manchester, Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society of Contact Dermatitis, Manchester, Royaume-Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126163v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-02130600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4900,51 +4900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05279343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Musilli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zeller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Damiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alit.2024.07.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1132020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guermonprez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peno-Mazzarino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Lati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12030766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet-Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.973680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.14073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Szely" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.851017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delom&#233;nie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030575" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Kavian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Mehlal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeljeli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Edward Bennett Saidu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.737303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Dierckx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Haidar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elien Grajchen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elien Wouters" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vanherle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02194-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03210954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt van de Haterd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01899-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488852v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Th&#233;lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Catoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.104691" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prigent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000414R" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumet Georges Helou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Groux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Raffalli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02416-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272006v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Braham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Damien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216465" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trellu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gorisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-018-1801-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salen Kuresepi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lepoittevin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfx207" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkarim Tutakhail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qand Agha Nazary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delila Lebsir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2018.08.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01896" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465950v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Bourayne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.3A0715-320RR" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614932v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaamonde-Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pigenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Laiguillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sautet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.802157" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Macoch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Morzadec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G&#233;nard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1864G5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barrientos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueguen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Gorges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01018643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Artaud-Macari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brayer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Hamimi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4240" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201226x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126163v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Damiens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05279343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Musilli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zeller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Damiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alit.2024.07.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guermonprez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peno-Mazzarino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Lati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12030766" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1132020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delom&#233;nie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.973680" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.14073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Szely" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.851017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Kavian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Mehlal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeljeli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Edward Bennett Saidu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.737303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03210954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Dierckx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Haidar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elien Grajchen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elien Wouters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vanherle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02194-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt van de Haterd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01899-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488852v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Th&#233;lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Catoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.104691" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prigent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000414R" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trellu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gorisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-018-1801-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumet Georges Helou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Groux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Raffalli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02416-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272006v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Braham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Damien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salen Kuresepi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lepoittevin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfx207" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkarim Tutakhail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qand Agha Nazary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delila Lebsir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2018.08.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01896" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465950v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Bourayne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.3A0715-320RR" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614932v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaamonde-Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pigenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Laiguillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sautet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.802157" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Macoch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Morzadec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G&#233;nard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1864G5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barrientos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueguen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Gorges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01018643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Artaud-Macari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goven" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brayer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Hamimi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4240" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201226x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Damiens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>