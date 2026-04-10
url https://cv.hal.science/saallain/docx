--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -619,412 +619,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En marge de la transition énergétique ? Le bois-bûche, entre univers domestique, logique de marché et politiques territoriales</w:t>
+                <w:t xml:space="preserve">Flow approaches in agri-food systems research: revealing blind spots to support social-ecological transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lopez-Dovina</w:t>
+                <w:t xml:space="preserve">Simon de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Fatigon</w:t>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bourhis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15c8g⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (4), pp.471-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2421977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517311v1</w:t>
+                <w:t xml:space="preserve">hal-04773727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow approaches in agri-food systems research: revealing blind spots to support social-ecological transformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changing the decision context to enable social learning for climate adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+                <w:t xml:space="preserve">Matthew J Colloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Morel</w:t>
+                <w:t xml:space="preserve">Russell Gorddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
+                <w:t xml:space="preserve">Claudia Munera‐roldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2421977⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (6), pp.1425 - 1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.70043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773727v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the decision context to enable social learning for climate adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Russell Gorddard</w:t>
+                <w:t xml:space="preserve">En marge de la transition énergétique ? Le bois-bûche, entre univers domestique, logique de marché et politiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Munera‐roldán</w:t>
+                <w:t xml:space="preserve">Lucas Lopez-Dovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+                <w:t xml:space="preserve">Bastien Fatigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (6), pp.1425 - 1442. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.25784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.70043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15c8g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055736v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biodiversity-employment framework to protect biodiversity</w:t>
               </w:r>
@@ -1732,278 +1732,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of four strategies for solving water imbalance in an agricultural landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0529-z⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948616v1</w:t>
+                <w:t xml:space="preserve">hal-02621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated assessment of four strategies for solving water imbalance in an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0529-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621103v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do multi-criteria assessments address landscape-level problems? A review of studies and practices</w:t>
               </w:r>
@@ -2603,51 +2603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="688FABB4"/>
+    <w:nsid w:val="3F6A7816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2751,51 +2751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A612EB4A"/>
+    <w:nsid w:val="CA391406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2899,51 +2899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57BBD592"/>
+    <w:nsid w:val="F324CF0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3047,51 +3047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8972420F"/>
+    <w:nsid w:val="E7DE3F47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3195,51 +3195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="009146C3"/>
+    <w:nsid w:val="50E0F40D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3343,51 +3343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="45E1B55E"/>
+    <w:nsid w:val="A63A9297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saallain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9119-1898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lopez-Dovina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fatigon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05055736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munera&#8208;rold&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107238" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malderieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2021.11.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0529-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-3-031-01980-7.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01980-7_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mac&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fd1ce3a5424a4fea7ac5546df4845331662db47a;origin=https://forgemia.inra.fr/sk8/sk8-apps/lessem/explore-pab;visit=swh:1:snp:5177fdea27f74e62646f26d8417a97e375f01b71;anchor=swh:1:rev:c1037b2c78e24cedf4450308a66067c584bc1a6f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saallain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9119-1898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05055736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munera&#8208;rold&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lopez-Dovina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fatigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107238" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malderieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2021.11.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0529-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-3-031-01980-7.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01980-7_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mac&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fd1ce3a5424a4fea7ac5546df4845331662db47a;origin=https://forgemia.inra.fr/sk8/sk8-apps/lessem/explore-pab;visit=swh:1:snp:5177fdea27f74e62646f26d8417a97e375f01b71;anchor=swh:1:rev:c1037b2c78e24cedf4450308a66067c584bc1a6f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>