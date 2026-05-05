--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -619,295 +619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow approaches in agri-food systems research: revealing blind spots to support social-ecological transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changing the decision context to enable social learning for climate adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Muynck</w:t>
+                <w:t xml:space="preserve">Matthew J Colloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+                <w:t xml:space="preserve">Russell Gorddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Morel</w:t>
+                <w:t xml:space="preserve">Claudia Munera‐roldán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2421977⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (6), pp.1425 - 1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.70043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773727v1</w:t>
+                <w:t xml:space="preserve">hal-05055736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the decision context to enable social learning for climate adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew J Colloff</w:t>
+                <w:t xml:space="preserve">Flow approaches in agri-food systems research: revealing blind spots to support social-ecological transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Gorddard</w:t>
+                <w:t xml:space="preserve">Simon de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Munera‐roldán</w:t>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (6), pp.1425 - 1442. </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (4), pp.471-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.70043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2421977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055736v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En marge de la transition énergétique ? Le bois-bûche, entre univers domestique, logique de marché et politiques territoriales</w:t>
               </w:r>
@@ -1004,291 +1004,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biodiversity-employment framework to protect biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making differences legible: Incommensurability as a vehicle for sustainable landscape management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ruault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Callois</w:t>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 191, pp.107238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107238⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 191, pp.107240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365820v1</w:t>
+                <w:t xml:space="preserve">hal-03365421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making differences legible: Incommensurability as a vehicle for sustainable landscape management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biodiversity-employment framework to protect biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+                <w:t xml:space="preserve">Jean-Marc Callois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 191, pp.107240. </w:t>
+              <w:t xml:space="preserve">, 2022, 191, pp.107238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365421v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘bioeconomics vs bioeconomy’ debate: beyond criticism, advancing research fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,51 +2603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F6A7816"/>
+    <w:nsid w:val="C4E8049D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2751,51 +2751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CA391406"/>
+    <w:nsid w:val="46E83038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2899,51 +2899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F324CF0D"/>
+    <w:nsid w:val="D06DD2C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3047,51 +3047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E7DE3F47"/>
+    <w:nsid w:val="27E87F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3195,51 +3195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="50E0F40D"/>
+    <w:nsid w:val="AA435FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3343,51 +3343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A63A9297"/>
+    <w:nsid w:val="21305184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saallain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9119-1898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05055736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munera&#8208;rold&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lopez-Dovina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fatigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107238" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malderieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2021.11.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0529-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-3-031-01980-7.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01980-7_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mac&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fd1ce3a5424a4fea7ac5546df4845331662db47a;origin=https://forgemia.inra.fr/sk8/sk8-apps/lessem/explore-pab;visit=swh:1:snp:5177fdea27f74e62646f26d8417a97e375f01b71;anchor=swh:1:rev:c1037b2c78e24cedf4450308a66067c584bc1a6f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saallain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9119-1898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05055736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munera&#8208;rold&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lopez-Dovina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fatigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107240" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107238" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malderieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2021.11.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0529-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-3-031-01980-7.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01980-7_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mac&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fd1ce3a5424a4fea7ac5546df4845331662db47a;origin=https://forgemia.inra.fr/sk8/sk8-apps/lessem/explore-pab;visit=swh:1:snp:5177fdea27f74e62646f26d8417a97e375f01b71;anchor=swh:1:rev:c1037b2c78e24cedf4450308a66067c584bc1a6f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>