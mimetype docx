--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -2451,247 +2451,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réforme linguistique islamique : innovation scripturale de la langue arabe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Farès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contexte de naissance de l’écriture arabe : écrits et écritures araméennes et arabes au 1er millénaire après J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01731005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragrances et parfums à travers les âges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Farès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petits déjeuners de la MOM (Maison de l’Orient et de la Méditerranée-Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qahwa/café : étymologie, pratiques sociales et symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Farès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thé et café. Les représentations culturelles dans les langues et les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en terminologie et traduction (CRTT-Université Lumière-Lyon 2), Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736850v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01736894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté monastique chrétienne en Transjordanie méridionale : l’église de Kilwa</w:t>
               </w:r>
@@ -3419,151 +3419,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduction de A. Jaussen et R. Savignac - Mission archéologique en Arabie (Publication de la Société des fouilles archéologiques), Tome III : Les châteaux arabes, Quseir 'Amra, Kharâneh et Tûba, Paris, 1922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Farès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation du roi Abd al-Aziz, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduction de A. Jaussen et R. Savignac - Mission archéologique en Arabie (Publication de la Société des fouilles archéologiques), Tome I : De Jérusalem au Hedjaz Médaine-Saleh (mars-mai 1907), Paris, 1909</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Farès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation du roi Abd al-Aziz, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728368v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01728372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de A. Jaussen et R. Savignac - Mission archéologique en Arabie (Publication de la Société des fouilles archéologiques), Tome II : El-'Ela, D'Hégra à Teima, Harrah de Tebouk, avec un Atlas (153 planches, cartes et plans), Paris, 1914</w:t>
               </w:r>
@@ -3761,204 +3761,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jaculus Jaculus and Environmental Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Farès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jeannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KILWA : Preliminary Archeological assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04906307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction to the book of: Kilwa: Preliminary Archeological Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Farès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kilwa: Preliminary Archaeological Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04906439v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-04906307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chronology of North Arabian inscriptions: the tomb of Yn' (Kilwa, Saudi Arabia)</w:t>
               </w:r>
@@ -4123,384 +4123,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Résultats préliminaires des prospections et des fouilles archéologiques à wādī Ramm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Farès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HiSCANT - Université de Lorraine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des déserts et des hommes : Wādi Ramm, Jordanie : histoire économique, religieuse, sociale et environnementale : actes du colloque international à Wādī Ramm, les 11,12 et 13 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05486488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Communauté monastique chrétienne en Transjordanie méridionale : l’église de Kilwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Farès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Briquel-Chatonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les églises en monde syriaque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geuthner, p. 225-236, 2013, 978-2-7053-3886-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Résultats préliminaires des prospections et des fouilles archéologiques à wādī Ramm</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes prêtresses dans les religions arabes préislamiques : le cas des liḥyanites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Farès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">HiSCANT - Université de Lorraine. </w:t>
+              <w:t xml:space="preserve">Topoi Orient et Occident. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des déserts et des hommes : Wādi Ramm, Jordanie : histoire économique, religieuse, sociale et environnementale : actes du colloque international à Wādī Ramm, les 11,12 et 13 novembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Femmes, cultures et sociétés dans les civilisations méditerranéennes et proche-orientales de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, De Boccard, pp.183-195, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Avant-Propos: Femmes, cultures et sociétés dans les civilisations méditerranéennes et proche-orientales de l’Antiquité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme dans les sociétés méditerranéennes et proche-orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Farès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, cultures et sociétés dans les civilisations méditerranéennes et proche-orientales de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Topoi Orient-Occident</w:t>
+              <w:t xml:space="preserve">, 10, pp.7-8, 2009, Topo Orient-Occident, Supl. 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-00497373v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04580105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La femme dans les sociétés méditerranéennes et proche-orientales</w:t>
+                <w:t xml:space="preserve">Avant-Propos: Femmes, cultures et sociétés dans les civilisations méditerranéennes et proche-orientales de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Farès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, cultures et sociétés dans les civilisations méditerranéennes et proche-orientales de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, pp.7-8, 2009, Topo Orient-Occident, Supl. 10</w:t>
+              <w:t xml:space="preserve">, 2009, Topoi Orient-Occident</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04580105v1</w:t>
+                <w:t xml:space="preserve">halshs-04580114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gravures rupestres de Jordanie du Sud et enquête sur les pratiques de chasse actuelles</w:t>
               </w:r>
@@ -4836,51 +4836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="083BA00A"/>
+    <w:nsid w:val="4FE9633E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +4984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F9CBDB70"/>
+    <w:nsid w:val="17AEAB75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5218,51 +5218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saba-fares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3474-031X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094961603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Norris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2011.00335.x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6WMBHXS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.100941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2759C6466FBE78AA6E9123C1808D2983AE5D5647/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s-Drappeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Zayadine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1999.1815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ARAM.8.2.2002199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Al-Khalifa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saba-fares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3474-031X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094961603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Norris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2011.00335.x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6WMBHXS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.100941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2759C6466FBE78AA6E9123C1808D2983AE5D5647/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s-Drappeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Zayadine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1999.1815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ARAM.8.2.2002199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Al-Khalifa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>