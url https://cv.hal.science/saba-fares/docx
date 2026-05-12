--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -1,4781 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4729 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Saba Farès </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de langues et cultures anciennes arabes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saba-fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3474-031X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094961603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=gCCLvdgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professor of Ancient Arabian Languages and Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ancient HistoryHistorical LinguisticsEnvironmental Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Profile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Over the past years, my research has increasingly focused on traditional hydraulic networks, their sociotechnical dimensions, and their long-term sustainability.I study traditional irrigation and rainwater-harvesting systems as technical, social, and cultural constructions, combining archaeological, geoarchaeological, historical, and sociological approaches. Particular attention is paid to the concept of sociotechnicity, understood as the dynamic interaction between technical devices, social organization, symbolic representations, and environmental constraints.My current research explores traditional irrigation techniques not only as objects of historical inquiry but also as potential sustainable solutions for contemporary challenges related to water scarcity and climate change. This work is conducted through interdisciplinary collaborations with geoarchaeologists, sociologists, and historians, and is grounded in long-term field data from arid and semi-arid regions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediation, Training, and Scientific Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Alongside research activities, I have developed extensive experience in scientific mediation and knowledge transfer, particularly through the direction of numerous cultural and heritage projects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">These activities include:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific leadership of museum projects (permanent and temporary exhibitions),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Training of young researchers and professionals through interdisciplinary cultural projects,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision of initiatives in archaeology, museums, scholarly publishing, and exhibition design,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organization and coordination of scientific events (conferences, workshops, public lectures),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of editorial and exhibition-based tools for the dissemination of research to diverse audiences.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruways Salîm’s new Inscriptions (in Jordan): a linguistic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.215-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wadi Ramm project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.525-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian monasticism on the eve of Islam: Kilwa (Saudi Arabia) - new evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (2), pp.243 - 252. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0471.2011.00335.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription arabe de Kilwa: nouvelle lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.241 - 248. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.SEC.1.100941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes prêtresses dans les religions arabes préislamiques : le cas des Liḥyānites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la main dans les gravures rupestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epigraphy and Rock drawings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'occupation humaine à Wadi Ramm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Supplément 4, pp.427-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronologie des inscriptions dédanites et liḥyānites d’al-’Ulā : état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report on a Fourth Season of Wadi Ram : Epigraphical, Geographical and Archaeological Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Zayadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45, pp.204-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report on the Fourth Season of the Wadi Iram Epigraphical, Geographical and Archaeological Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Zayadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45, pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de RR. PP. A. Jaussen et R. Savignac - Mission archéologique en Arabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La divinité h-KTBY/hn-’KTB en Arabie du Nord-Ouest et en Jordanie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.201-208. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/topoi.1999.1815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tow North-Arabian inscriptions from the temple of Lât Wadi Iram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Zayadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 42, pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadi Ramm epigraphic survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadi Iram: un lieu du culte et de rassemblement des tribus arabes dans l'antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAM Periodical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.269 - 283. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ARAM.8.2.2002199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription de type dédanite d’Abū al-Dibā’/Wady Ramm, une nouvelle lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Hydrauliques Traditionnels comme Systèmes Sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05486055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater l'eau : humanités numériques et restitution chronologique des qanats d’Al-Aflāj et d'Al-Kharj (Arabie centrale, IIIᵉ-XXᵉ siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Humanités numériques, patrimoine méditerranéen et oriental et traduction » (3ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier Paul Valéry, France, Dec 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05486098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological digs in Kilwa (2008-ongoing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Herveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens de la Mer Rouge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consulat Général de France à Djeddah, Jun 2021, Djeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et sociétés traditionnelles en Jordanie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestication de l'eau de pluie en méditerranée et implications sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saba Farès, May 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et archéologie : recherches combinées pour dater les langues de l’Arabie préislamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Rencontres Sabéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude géoarchéologique des relations Homme/ environnement : l’exemple de Kilwa (Arabie Saoudite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestication de l'eau de pluie en méditerranée et implications sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire dans un monde en ruines : guerre des manuels scolaires et reconstruction du récit national en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb Antique : enjeux identitaires et patrimoniaux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Alexandropoulos, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient desert agriculture systems: The example of the monastery of Kilwa (8th century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Herveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGP 2016, 7th conference of the international workgroup for palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old Material for modern futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kraemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth National Built Heritage Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCTH - Saudi Commission for Tourism &amp; National Heritage, Nov 2015, al-Qassim, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau hydraulique de la Palmyrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palmyre mérite notre attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, al-Baas University, Dec 2015, Homs, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Ḍumayr : un patrimoine culturel oublié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences du Centre Culturel Syrien à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qahwa/café : étymologie, pratiques sociales et symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thé et café. Les représentations culturelles dans les langues et les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en terminologie et traduction (CRTT-Université Lumière-Lyon 2), Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme linguistique islamique : innovation scripturale de la langue arabe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte de naissance de l’écriture arabe : écrits et écritures araméennes et arabes au 1er millénaire après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01731005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragrances et parfums à travers les âges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits déjeuners de la MOM (Maison de l’Orient et de la Méditerranée-Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté monastique chrétienne en Transjordanie méridionale : l’église de Kilwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les églises syriaques. Xe table-ronde de la Société d’études syriaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marelles et ‘awalé : représentations figurées et jeux gravés sur les rochers du Wadi Ramm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et jouets au Moyen Âge en terre d’islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREMMO 5192; CIHAM – UMR 5648, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry and dense stereo matching approach applied to the documentation of The cultural heritage site of Kilwa (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Kyoto, Japan. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and Excavations at Huḍayb al-Rīḥ in wādī Ramm: From the Bronze Age to the Abbasid period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Oriental Research annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Oriental Research, Nov 2006, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage and the protection of rock art in Southern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Forum UNESCO – University and Heritage Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO; YARMOUK UNIVERSITY, Dec 2002, Irbid, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches épigraphiques et archéologiques en Jordanie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencotnres de l'Association Franco-Syrienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Association Franco-Syrienne, May 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigraphie sémitique à Wadi Ramm, en Jordanie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Musée gallo-romain à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée gallo-romain à Lyon, 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite des recherches épigraphiques en Jordanie du Sud après William Jobling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julius Euting (1839-1913) und die Erforschung Arabiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thamoudéens dans le Wadi Iram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du Centre Culturel Français d'Amman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel Français d'Amman, 1997, Amman, Jordanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arabes du Nord à travers les inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Saint Joseph-Beyrouth - départements des Lettres arabes et d'Histoire et Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilwa: Preliminary Archaeological Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heritage Commission, Ministry of culture. 2023, 978-603-92065-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de A. Jaussen et R. Savignac - Mission archéologique en Arabie (Publication de la Société des fouilles archéologiques), Tome I : De Jérusalem au Hedjaz Médaine-Saleh (mars-mai 1907), Paris, 1909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation du roi Abd al-Aziz, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de A. Jaussen et R. Savignac - Mission archéologique en Arabie (Publication de la Société des fouilles archéologiques), Tome III : Les châteaux arabes, Quseir 'Amra, Kharâneh et Tûba, Paris, 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation du roi Abd al-Aziz, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de A. Jaussen et R. Savignac - Mission archéologique en Arabie (Publication de la Société des fouilles archéologiques), Tome II : El-'Ela, D'Hégra à Teima, Harrah de Tebouk, avec un Atlas (153 planches, cartes et plans), Paris, 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation du roi Abd al-Aziz, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de A. Jaussen et R. Savignac - Mission archéologique en Arabie (Publication de la Société des fouilles archéologiques), supplément au volume II : Les coutumes des Fuqarâ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation du roi Abd al-Aziz, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des Arabes aux confins des pouvoirs perse et hellénistique (IVe-IIe s. avant l'ère chrétienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès-Drappeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison de l'Orient Méditerranéen. Maison de l'Orient Méditerranéen, pp.325, 2005, TMO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaculus Jaculus and Environmental Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Devillechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KILWA : Preliminary Archeological assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04906307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the book of: Kilwa: Preliminary Archeological Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kilwa: Preliminary Archaeological Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04906439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chronology of North Arabian inscriptions: the tomb of Yn' (Kilwa, Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Al-Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Darles; Lamya Khalidi; Mounir Arbach; Marylène Barret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Arabie du sud et Corne de l’Afrique, échanges et relations de l’Age du Bronze à l’avènement de l’Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.241-251, 2021, Contacts between South Arabia and the Horn of Africa, from the Bronze Age to Islam, 978-2-8107-0726-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umm Daraj et al-Kharaza : les barrages antiques au service des nomades d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saba Farès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des déserts et des hommes : Wādi Ramm, Jordanie : histoire économique, religieuse, sociale et environnementale : actes du colloque international à Wādī Ramm, les 11,12 et 13 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, A.D.R.A.; De Boccard, pp. 227-260, 2013, Études anciennes, 978-2-913667-36-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires des prospections et des fouilles archéologiques à wādī Ramm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HiSCANT - Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des déserts et des hommes : Wādi Ramm, Jordanie : histoire économique, religieuse, sociale et environnementale : actes du colloque international à Wādī Ramm, les 11,12 et 13 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05486488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté monastique chrétienne en Transjordanie méridionale : l’église de Kilwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Briquel-Chatonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les églises en monde syriaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, p. 225-236, 2013, 978-2-7053-3886-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes prêtresses dans les religions arabes préislamiques : le cas des liḥyanites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Topoi Orient et Occident. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, cultures et sociétés dans les civilisations méditerranéennes et proche-orientales de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, De Boccard, pp.183-195, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme dans les sociétés méditerranéennes et proche-orientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, cultures et sociétés dans les civilisations méditerranéennes et proche-orientales de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.7-8, 2009, Topo Orient-Occident, Supl. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos: Femmes, cultures et sociétés dans les civilisations méditerranéennes et proche-orientales de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, cultures et sociétés dans les civilisations méditerranéennes et proche-orientales de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Topoi Orient-Occident</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gravures rupestres de Jordanie du Sud et enquête sur les pratiques de chasse actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison René-Ginouvès, Archéologie et Ethnologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chasse, Pratiques sociales et symboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, De Boccard, pp.37-44, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wādi Ramm, Jordan: Economic, Religious, Social and Environmental History: Proceedings of the International Symposium at Wādī Ramm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man and the Desert: The First Multidisciplinary Conference on the Natural and Cultural History of Wadi Rum (Jordan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, De Boccard, 2013, Études anciennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et féminisme dans les littératures méditerranéennes et arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADRA; Association pour la diffusion de la recherche sur l'Antiquité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 45, De Broccard, pp.240, 2010, Etudes anciennes, 978-2-913667-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4836,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FE9633E"/>
+    <w:nsid w:val="64E8E7A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17AEAB75"/>
+    <w:nsid w:val="DB208542"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5218,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saba-fares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3474-031X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094961603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Norris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2011.00335.x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6WMBHXS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.100941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2759C6466FBE78AA6E9123C1808D2983AE5D5647/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s-Drappeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Zayadine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1999.1815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ARAM.8.2.2002199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Al-Khalifa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saba-fares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3474-031X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094961603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gCCLvdgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Norris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2011.00335.x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6WMBHXS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.100941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2759C6466FBE78AA6E9123C1808D2983AE5D5647/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s-Drappeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Zayadine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736791v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1999.1815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ARAM.8.2.2002199" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Al-Khalifa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>