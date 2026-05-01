--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -162,177 +162,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Adaptive Solvers for Doubly Degenerate Elliptic Equations using A Posteriori Error Estimates</w:t>
+                <w:t xml:space="preserve">A priori error estimate for data completion problem in linear elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyes Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saber Amdouni</w:t>
+                <w:t xml:space="preserve">Amdouni Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Samaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469679v1</w:t>
+                <w:t xml:space="preserve">hal-04761084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori error estimate for data completion problem in linear elasticity</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient Adaptive Solvers for Doubly Degenerate Elliptic Equations using A Posteriori Error Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amdouni Saber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04761084v1</w:t>
+                <w:t xml:space="preserve">hal-04469679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale patch approximation for Poisson problems with a small inhomogeneous inclusion</w:t>
               </w:r>
@@ -641,486 +641,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local projection stabilization of fictitious domain method for elliptic boundary value problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amdouni Saber</w:t>
+                <w:t xml:space="preserve">A stabilized Lagrange multiplier method for the enriched finite-element approximation of Tresca contact problems of cracked elastic bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Moakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 270, pp.178-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2013.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713115v1</w:t>
+                <w:t xml:space="preserve">hal-00845770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stabilized Lagrange multiplier method for the enriched finite-element approximation of Tresca contact problems of cracked elastic bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Amdouni</w:t>
+                <w:t xml:space="preserve">A local projection stabilization of fictitious domain method for elliptic boundary value problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amdouni Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Moakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.60-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2013.11.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845770v1</w:t>
+                <w:t xml:space="preserve">hal-00713115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical convergence and stability of mixed formulation with X-fem cut-off</w:t>
+                <w:t xml:space="preserve">A stabilized Lagrange multiplier method for the enriched finite-element approximation of contact problems of cracked elastic bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Mansouri</w:t>
+                <w:t xml:space="preserve">Patrick Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Moakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Moakher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (3-6), pp.160-173. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.813-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17797179.2012.714724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2011072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863124v1</w:t>
+                <w:t xml:space="preserve">hal-00606313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stabilized Lagrange multiplier method for the enriched finite-element approximation of contact problems of cracked elastic bodies</w:t>
+                <w:t xml:space="preserve">Numerical convergence and stability of mixed formulation with X-fem cut-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hild</w:t>
+                <w:t xml:space="preserve">Khalil Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Moakher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.813-839. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3-6), pp.160-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2011072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2012.714724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606313v1</w:t>
+                <w:t xml:space="preserve">hal-00863124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1241,90 +1241,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical convergence and stability of mixed formulation with X-FEM cut-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amdouni Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Moakher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1531,51 +1531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amdouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469679v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdouni Saber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Samaali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Gdoura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heibig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Homolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Mannai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03784466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Boukraa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delvare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.8651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.11.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mansouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hild" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lleras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01234983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amdouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761084v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdouni Saber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Samaali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Gdoura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heibig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Homolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Mannai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03784466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Boukraa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delvare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.8651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.11.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hild" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lleras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mansouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714724" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01234983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>