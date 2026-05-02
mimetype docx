--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -125,51 +125,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Enseignant-chercheur contractuel en sciences de l’éducation et de la formation au sein du laboratoire EMA (École, Mutations, Apprentissages) de CY Cergy Paris Université, je mène des travaux portant sur la formation des formateurs à la réflexivité, les pratiques pédagogiques coopératives en supérieur, les pratiques réflexives, la posture de praticien-chercheur, les effets de changements et de transformations sur les pratiques professionnelles, hybridation des dispositifs d'analyse de pratiques ainsi que sur les contradictions institutionnelles en contexte de formation. Titulaire d’un doctorat en sciences de l’éducation, mes orientations de recherches s’inscrivent dans une approche compréhensive-clinique, notamment socio-clinique institutionnelle.</w:t>
+        <w:t xml:space="preserve">Enseignant-chercheur contractuel en sciences de l’éducation et de la formation au sein du laboratoire EMA (École, Mutations, Apprentissages) de CY Cergy Paris Université, je mène des travaux portant sur la formation des formateurs à la réflexivité, les pratiques pédagogiques coopératives en supérieur, les pratiques réflexives, la posture de praticien-chercheur, l'extractivisme scientifique, les effets de changements et de transformations, hybridation des dispositifs d'analyse de pratiques ainsi que sur les contradictions institutionnelles en contexte de formation. Titulaire d’un doctorat en sciences de l’éducation, mes orientations de recherches s’inscrivent dans une approche compréhensive-clinique, notamment socio-clinique institutionnelle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mon parcours est enrichi par des expériences d’enseignement à l’INSPE de Versailles, à l’université de Monastir (ISEAH-Mahdia, Licence LNEE) en Tunisie, ainsi que dans le premier degré, en France comme en Tunisie. Dans le cadre de mes fonctions actuelles, j’interviens dans plusieurs parcours de formation, tant en enseignement qu’en encadrement : Licence PPPE, Licence PSMS, Master MEEF 1er degré, DIU CPE, Master 1 et 2 CPE. Cet engagement pédagogique s’inscrit dans une démarche active, contextualisée et soucieuse d’articuler théorie et pratique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis également impliqué dans plusieurs réseaux, projets et groupes de recherche qui prolongent et enrichissent mes travaux : Réseau « Recherche avec », le projet CoopEnsup (pédagogie coopérative dans l’enseignement supérieur), le groupe GPS (Gérer Professionnellement des Situations), le groupe d’analyse des dispositifs d’analyse de pratiques professionnelles, ainsi que le projet d’hybridation GPS avec le GEASE et le théâtre forum. J’interviens également dans le cadre du projet sur l’auto-positionnement des stagiaires CPE. Par ailleurs, je participe activement aux travaux de l’AECSE (Association des enseignants et chercheurs en sciences de l’éducation), contribuant aux réflexions sur les enjeux contemporains de la formation et de la professionnalisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -180,979 +180,1221 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive semi-structured interviews: an effective tool for analyzing and describing teacher training in reflexivity</w:t>
+                <w:t xml:space="preserve">Staff tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Humanities and Social Sciences Studies</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Lexique de la socio-clinique institutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972368v1</w:t>
+                <w:t xml:space="preserve">hal-05591739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des rapports à la mise en oeuvre de la réflexivité dans la formation des enseignants du primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transformation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vergnaud, C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Ayachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Lexique de la socio-clinique institutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768867v1</w:t>
+                <w:t xml:space="preserve">Sabeur Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour Citer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Interférence Dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.67 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.229.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique de socio-clinique institutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initier les étudiants en préprofessionnalisation aux pratiques coopératives et réflexives : expérimentation d’une hybridation du dispositif d’analyse de situations GPS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contradictions institutionnelles de la professionnalisation universitaire des enseignants. Le cas d'un dispositif de formation tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Ayachi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’élaboration collective de l’expérience professionnelle : la coopération des étudiants en INSPÉ à l’épreuve de l’analyse des pratiques [symposium]</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05333133v1</w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162ko⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre de la réflexivité dans la formation des futurs enseignants en Tunisie. Etudes des positionnements et des pratiques professionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comprehensive semi-structured interviews: an effective tool for analyzing and describing teacher training in reflexivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Recherche en Éducation en Territoires Africains (RÉTA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05469865v1</w:t>
+              <w:t xml:space="preserve">International Journal of Arts Humanities and Social Sciences Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension collective des apprentissages : un voyage de l'intrapersonnel vers l'interpersonnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Typologie des rapports à la mise en oeuvre de la réflexivité dans la formation des enseignants du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le voyage à la quête du savoir : manifestations et transformations</w:t>
-[...159 lines deleted...]
-                <w:t xml:space="preserve">hal-03283564v1</w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 26 (2), pp.51 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1114078ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interférence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Hachemi</w:t>
+                <w:t xml:space="preserve">Initier les étudiants en préprofessionnalisation aux pratiques coopératives et réflexives : expérimentation d’une hybridation du dispositif d’analyse de situations GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pour Citer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Interférence Dans</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interférence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’élaboration collective de l’expérience professionnelle : la coopération des étudiants en INSPÉ à l’épreuve de l’analyse des pratiques [symposium]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2025, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.229.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04723576v1</w:t>
+                <w:t xml:space="preserve">hal-05333133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La mise en œuvre de la réflexivité dans la formation des futurs enseignants en Tunisie. Etudes des positionnements et des pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Ayachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Hachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique de socio-clinique institutionnelle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04701967v1</w:t>
+              <w:t xml:space="preserve">Séminaire de Recherche en Éducation en Territoires Africains (RÉTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Association des Enseignants Chercheurs en Sciences de l’Éducation (AECS), Laurent Gutierrez &amp; Sarah Croché (dir.)., Dec 2024, Paris (en ligne), France. pp.1-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension collective des apprentissages : un voyage de l'intrapersonnel vers l'interpersonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage à la quête du savoir : manifestations et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Mahdia, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux et les défis pédagogiques pour lutter contre le décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La professionnalisation des enseignants à la lutte contre le décrochage scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gafsa, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des nouvelles technologies en didactique: les clefs pour apprendre autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La didactique et son rôle dans le développement des compétences de l'enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Mahdia, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et analyse de la mise en œuvre de la réflexivité dans la formation initiale des professeurs des écoles tunisiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. CY Cergy Paris Université, France; Laboratoire EMA (École, Mutations, Apprentissages, EA 4507), Cergy Paris Université, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05318250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1220,51 +1462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B8CA509"/>
+    <w:nsid w:val="4D6C1BD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1451,51 +1693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabeur-ayachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2309-4470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Ayachi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04768867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114078ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03283561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03283562v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03283564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pour Citer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Interf&#233;rence Dans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.229.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04701967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05318250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabeur-ayachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2309-4470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Ayachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergnaud, C." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pour Citer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Interf&#233;rence Dans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.229.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04701967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162ko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04768867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114078ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03283561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03283562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03283564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05318250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>