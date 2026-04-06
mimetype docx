--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -740,55 +740,55 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emma Giammattei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dizionario biografico delle donne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Treccani, In press</w:t>
+              <w:t xml:space="preserve">Dizionario Biografico e Tematico delle Donne in Italia,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Treccani, pp.414-418, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1053,208 +1053,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba de Céspedes in Francia. Una bibliografia</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-21, 2023, 979-12-5496-105-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba de Céspedes in Francia. Una bibliografia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Di Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-229, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05007239v1</w:t>
+                <w:t xml:space="preserve">hal-05007559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon cher ami, mon cher éditeur&amp;quot;. Alba de Céspedes, scrittrice francese</w:t>
               </w:r>
@@ -1267,51 +1267,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-179, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,51 +1353,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-179, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1439,51 +1439,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2656,2185 +2656,2392 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Je suis, donc je publie. L'auctorialité au féminin de Sibilla Aleramo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di italianistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ingresso di Sibilla Aleramo in Mondadori: «storia di un'autrice impaziente»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dalla parte delle scrittrici. La vita e i libri delle « signore » di ieri nella narrativa di oggi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (2), pp.99-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18439-3.p.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Far scoppiare subito la crisi». La “resistenza” di Alba de Céspedes a Parigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suite française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13131/unipi/0svr-nk92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contro &amp;quot;la legge de lu monno&amp;quot; (e l'ingratitudine): per un dialogo fra la Medea di Rame e Fo e i femminismi italiani degli anni Settanta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), pp.270-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genealogie letterarie femminili: Mazzucco e de Céspedes, un “fantastico incrocio dei destini”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44, pp.139-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/narrativa.2412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le donne scelgono sempre la libertà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leggendaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs en classe d'italien: une langue stéréotypée au statut particulier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un secolo di Gallimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabbrica del Libro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XVIII (1), pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli &amp;quot;eredi&amp;quot; di Calvino negli anni Ottanta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.163-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cei.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fondo fotografico delle donne e per le donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Vionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leggere Donna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shocking Life&amp;quot;. Autobiografia di un'artista della moda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leggere Donna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba de Céspedes a Parigi. Fra isolamento, scrittura e &amp;quot;engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Italianistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, II (2), pp.34-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appunti per una rilettura di Sibilla Aleramo nel primo Novecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni del '900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibilla Aleramo e i suoi editori. Una lettura dai &amp;quot;Diari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabbrica del Libro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 / 2, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une soeur m'a précédée&amp;quot;. Sibilla Aleramo et Madame Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sororités politiques et littéraires en Italie de 1789 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature italienne contemporaine hors d'Italie : les chemins de la traduction, entre le propre et le commun. L’exemple d’Alba de Céspedes et d’Italo Calvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Propre et le Commun. Les enjeux de la relations dans les Suds et les Orients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ReSO, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autoréflexion métalittéraire d'Italo Calvino. &amp;quot;De quelle prestidigitation s'agit-il là?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléscopages. Italo Calvino et les dimensions du savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perle Abbrugiati, Sep 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La memoria abita qui. Le vie del romanzo e della biografia in Sandra Petrignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canone inverso: riscritture e ibridazioni nella lingua, nella letteratura e nella cultura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPI, Nov 2024, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per un inventario degli studi delle donne e di genere nell'italianistica francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordes. Escritoras y fronteras geosimbolicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, en-ligne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una scrittrice engagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Congrès "Natura Società Letteratura", Associazione degli Italianisti, Bologne, 13-15 septembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se repérer dans un espace linguistique diversifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La langue de l'Autre : transferts, frontières et reconfigurations", Université Paul-Valéry Montpellier 3, Montpellier, 12-13 avril 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistere al dolore. La scrittura &amp;quot;engagée&amp;quot; di Alba de Céspedes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire, traduire, trahir la douleur. Le sentiment de la douleur dans les poétiques italiennes de la modernité (XVIe-XXI" siècle).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flaviano Pisanelli, Oct 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autotraduzione d'autrice. Il caso Alba de Céspedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Università IULM, Facoltà di interpretariato, traduzione e studi linguistici e culturali, Milan, 5-8 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrittrici italiane del Novecento. Esempi di scritture femminili &amp;quot;ai margini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Pourquoi les écrivaines? / Perché le scrittrici", Université Paris Nanterre, Paris, 6 février 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lettere all'editore come fonte di ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Università di Roma La Sapienza, Rome, 27 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanter le féminisme en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chanter la lutte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Belmonte; Isabelle Felici; Philippe Martel, Mar 2015, Montpellier, France. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vie &amp;quot;shocking&amp;quot;: Elsa Schiaparelli (1890-1973) et les oublis de la mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Femmes, monde féminin et rupture "L’affirmation des femmes en tant que sujets en rupture (du XIXe au XXIe siècles)", Université de Lorraine, Nancy, 4 février 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanta Sardegna si legge in Francia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Insularità e cultura mediterranea nella lingua e nella letteratura italiane", Associazione Internazionale Professori di Italiano, Cagliari, 25-28 Août 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pareilles 'étiquettes' ne sont-elles pas un prétexte pour rester sur le seuil d'une oeuvre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Discours sur le mineur", Université Paris Est Créteil, Paris, 4-6 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gloire certaine mais lente à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Gianna Manzini", Università di Roma La Sapienza, Rome, 7-8 avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4844,339 +5051,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quando la cronaca fa (troppa) notizia e fa letteratura.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Fellini: le ultime battute della sua “Grande Parade”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clamp&amp;quot;. Il manga al femminile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clamp&amp;quot;. Il manga al femminile</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Vogue Covers” sugli Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba de Céspedes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5186,111 +5393,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial Teachers Education Lab. Un laboratoire pour la formation initiale des enseignants européens. Le cas du projet ITELab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International ATIU_Saison 2: "Apprendre, Transmettre, Innover à et par l'Université"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5300,100 +5507,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettere all'editore. Ritratto di scrittrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Literature. Università degli Studi di Roma "La Sapienza"; Université de Nanterre - Paris X, 2006. Italian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03144910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5403,181 +5610,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Emma Perodi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Peverelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.412-413</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Luciana Peverelli</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Perodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, pp.412-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144585v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5645,51 +5852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE290749"/>
+    <w:nsid w:val="64BADD10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5793,51 +6000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71A25022"/>
+    <w:nsid w:val="1EBE5235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6027,51 +6234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabina-ciminari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1456-8524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104174196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59414121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036378073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionebadaracco.it/2020/10/30/sabina-ciminari-lettere-alleditore/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bello Minciacchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Miola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cucchiella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giamila Yehya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Segnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsacta.unibo.it/id/eprint/8688/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/8688" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Nicola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/alba-de-cespedes-e-gli-anni-francesi/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/per-un-nuovo-canone-narratrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8823/a-la-recherche-d-elsa-morante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829004775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/natura-societa-letteratura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phaidra.cab.unipd.it/detail/o:452354?mycoll=o:432598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-422-5/004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Caccia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro?id=20731" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04551612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/larchivio-di-gianna-manzini-inventario/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/decespedes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18439-3.p.0099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/0svr-nk92" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.2412" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.463" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Fiorini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936899v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144910v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabina-ciminari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1456-8524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104174196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59414121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036378073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionebadaracco.it/2020/10/30/sabina-ciminari-lettere-alleditore/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bello Minciacchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Miola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cucchiella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giamila Yehya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Segnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsacta.unibo.it/id/eprint/8688/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/8688" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/alba-de-cespedes-e-gli-anni-francesi/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Nicola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/per-un-nuovo-canone-narratrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8823/a-la-recherche-d-elsa-morante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829004775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/natura-societa-letteratura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phaidra.cab.unipd.it/detail/o:452354?mycoll=o:432598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-422-5/004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Caccia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro?id=20731" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04551612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/larchivio-di-gianna-manzini-inventario/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/decespedes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18439-3.p.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/0svr-nk92" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.2412" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Fiorini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>