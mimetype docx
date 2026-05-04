--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1053,208 +1053,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alba de Céspedes in Francia. Una bibliografia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Di Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-21, 2023, 979-12-5496-105-6</w:t>
+              <w:t xml:space="preserve">, pp.201-229, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007239v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05007559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...11 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201-229, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
+              <w:t xml:space="preserve">, pp.13-21, 2023, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007559v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon cher ami, mon cher éditeur&amp;quot;. Alba de Céspedes, scrittrice francese</w:t>
               </w:r>
@@ -1267,51 +1267,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-179, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,51 +1353,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-179, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1439,51 +1439,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1750,208 +1750,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«Vorrei diventare una scrittrice importante» L’esordio romanzesco di Milena Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arianna Ceschin; Ilaria Crotti; Alessandra Trevisan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Venezia Novecento. Le voci di Paola Masino e Milena Milani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Ca' Foscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-106, 2020, Italianistica, 978-88-6969-422-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-422-5/004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Una scrittrice engagée. La svolta del ’68 nella biografia e nella scrittura di Alba de Céspedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Campana; F. Giunta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natura Società Letteratura, Atti del XXII Congresso dell’ADI - Associazione degli Italianisti (Bologna, 13-15 settembre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adi editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9788890790560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144646v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03135437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une violence au nom du père. Les écrivaines italiennes entre amour et haine</w:t>
               </w:r>
@@ -2690,165 +2690,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ingresso di Sibilla Aleramo in Mondadori: «storia di un'autrice impaziente»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Je suis, donc je publie. L'auctorialité au féminin de Sibilla Aleramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino di italianistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561928v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05561925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla parte delle scrittrici. La vita e i libri delle « signore » di ieri nella narrativa di oggi.</w:t>
               </w:r>
@@ -3632,165 +3632,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appunti per una rilettura di Sibilla Aleramo nel primo Novecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni del '900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.87-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alba de Céspedes a Parigi. Fra isolamento, scrittura e &amp;quot;engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino di Italianistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, II (2), pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144716v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03185505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibilla Aleramo e i suoi editori. Una lettura dai &amp;quot;Diari</w:t>
               </w:r>
@@ -4600,234 +4600,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une vie &amp;quot;shocking&amp;quot;: Elsa Schiaparelli (1890-1973) et les oublis de la mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Femmes, monde féminin et rupture "L’affirmation des femmes en tant que sujets en rupture (du XIXe au XXIe siècles)", Université de Lorraine, Nancy, 4 février 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter le féminisme en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chanter la lutte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Belmonte; Isabelle Felici; Philippe Martel, Mar 2015, Montpellier, France. pp.161-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le lettere all'editore come fonte di ricerca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Università di Roma La Sapienza, Rome, 27 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936903v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02936905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanta Sardegna si legge in Francia ?</w:t>
               </w:r>
@@ -5059,151 +5059,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Federico Fellini: le ultime battute della sua “Grande Parade”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quando la cronaca fa (troppa) notizia e fa letteratura.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144848v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03144841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clamp&amp;quot;. Il manga al femminile</w:t>
               </w:r>
@@ -5618,165 +5618,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Peverelli</w:t>
+                <w:t xml:space="preserve">Emma Perodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, pp.412-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144585v1</w:t>
+                <w:t xml:space="preserve">hal-03144599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Perodi</w:t>
+                <w:t xml:space="preserve">Luciana Peverelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.412-413</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144599v1</w:t>
+                <w:t xml:space="preserve">hal-03144585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5852,51 +5852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64BADD10"/>
+    <w:nsid w:val="3232119E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6000,51 +6000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EBE5235"/>
+    <w:nsid w:val="891861D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6234,51 +6234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabina-ciminari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1456-8524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104174196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59414121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036378073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionebadaracco.it/2020/10/30/sabina-ciminari-lettere-alleditore/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bello Minciacchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Miola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cucchiella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giamila Yehya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Segnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsacta.unibo.it/id/eprint/8688/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/8688" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/alba-de-cespedes-e-gli-anni-francesi/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Nicola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/per-un-nuovo-canone-narratrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8823/a-la-recherche-d-elsa-morante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829004775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/natura-societa-letteratura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phaidra.cab.unipd.it/detail/o:452354?mycoll=o:432598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-422-5/004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Caccia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro?id=20731" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04551612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/larchivio-di-gianna-manzini-inventario/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/decespedes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18439-3.p.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/0svr-nk92" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.2412" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Fiorini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabina-ciminari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1456-8524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104174196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59414121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036378073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionebadaracco.it/2020/10/30/sabina-ciminari-lettere-alleditore/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bello Minciacchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Miola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cucchiella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giamila Yehya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Segnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsacta.unibo.it/id/eprint/8688/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/8688" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Nicola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/alba-de-cespedes-e-gli-anni-francesi/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/per-un-nuovo-canone-narratrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8823/a-la-recherche-d-elsa-morante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829004775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phaidra.cab.unipd.it/detail/o:452354?mycoll=o:432598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-422-5/004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/natura-societa-letteratura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Caccia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro?id=20731" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04551612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/larchivio-di-gianna-manzini-inventario/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/decespedes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18439-3.p.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/0svr-nk92" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.2412" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Fiorini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>