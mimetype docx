--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1053,208 +1053,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba de Céspedes in Francia. Una bibliografia</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-21, 2023, 979-12-5496-105-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba de Céspedes in Francia. Una bibliografia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Di Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-229, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05007239v1</w:t>
+                <w:t xml:space="preserve">hal-05007559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon cher ami, mon cher éditeur&amp;quot;. Alba de Céspedes, scrittrice francese</w:t>
               </w:r>
@@ -1267,51 +1267,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-179, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,51 +1353,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-179, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1439,51 +1439,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Ciminari; Silvia Contarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Quaderni della Rassegna, 979-12-5496-105-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1750,208 +1750,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Una scrittrice engagée. La svolta del ’68 nella biografia e nella scrittura di Alba de Céspedes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Campana; F. Giunta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natura Società Letteratura, Atti del XXII Congresso dell’ADI - Associazione degli Italianisti (Bologna, 13-15 settembre 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adi editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9788890790560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«Vorrei diventare una scrittrice importante» L’esordio romanzesco di Milena Milani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arianna Ceschin; Ilaria Crotti; Alessandra Trevisan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venezia Novecento. Le voci di Paola Masino e Milena Milani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Ca' Foscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-106, 2020, Italianistica, 978-88-6969-422-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-422-5/004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30687/978-88-6969-422-5/004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03135437v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03144646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une violence au nom du père. Les écrivaines italiennes entre amour et haine</w:t>
               </w:r>
@@ -2690,165 +2690,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Je suis, donc je publie. L'auctorialité au féminin de Sibilla Aleramo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di italianistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'ingresso di Sibilla Aleramo in Mondadori: «storia di un'autrice impaziente»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561925v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05561928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla parte delle scrittrici. La vita e i libri delle « signore » di ieri nella narrativa di oggi.</w:t>
               </w:r>
@@ -3632,165 +3632,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alba de Céspedes a Parigi. Fra isolamento, scrittura e &amp;quot;engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Italianistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, II (2), pp.34-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Appunti per una rilettura di Sibilla Aleramo nel primo Novecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni del '900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185505v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03144716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibilla Aleramo e i suoi editori. Una lettura dai &amp;quot;Diari</w:t>
               </w:r>
@@ -4009,165 +4009,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La memoria abita qui. Le vie del romanzo e della biografia in Sandra Petrignani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canone inverso: riscritture e ibridazioni nella lingua, nella letteratura e nella cultura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPI, Nov 2024, Sevilla (Spain), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'autoréflexion métalittéraire d'Italo Calvino. &amp;quot;De quelle prestidigitation s'agit-il là?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléscopages. Italo Calvino et les dimensions du savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perle Abbrugiati, Sep 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007780v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05007775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per un inventario degli studi delle donne e di genere nell'italianistica francese</w:t>
               </w:r>
@@ -4600,234 +4600,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le lettere all'editore come fonte di ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Università di Roma La Sapienza, Rome, 27 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter le féminisme en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chanter la lutte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Belmonte; Isabelle Felici; Philippe Martel, Mar 2015, Montpellier, France. pp.161-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une vie &amp;quot;shocking&amp;quot;: Elsa Schiaparelli (1890-1973) et les oublis de la mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Femmes, monde féminin et rupture "L’affirmation des femmes en tant que sujets en rupture (du XIXe au XXIe siècles)", Université de Lorraine, Nancy, 4 février 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936905v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02936903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanta Sardegna si legge in Francia ?</w:t>
               </w:r>
@@ -5059,275 +5059,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quando la cronaca fa (troppa) notizia e fa letteratura.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Federico Fellini: le ultime battute della sua “Grande Parade”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Vogue Covers” sugli Champs Elysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clamp&amp;quot;. Il manga al femminile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144772v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03144776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba de Céspedes</w:t>
               </w:r>
@@ -5618,165 +5618,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Perodi</w:t>
+                <w:t xml:space="preserve">Luciana Peverelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.412-413</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144599v1</w:t>
+                <w:t xml:space="preserve">hal-03144585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Peverelli</w:t>
+                <w:t xml:space="preserve">Emma Perodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, pp.412-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144585v1</w:t>
+                <w:t xml:space="preserve">hal-03144599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5852,51 +5852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3232119E"/>
+    <w:nsid w:val="25118240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6000,51 +6000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="891861D6"/>
+    <w:nsid w:val="5010B6CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6234,51 +6234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabina-ciminari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1456-8524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104174196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59414121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036378073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionebadaracco.it/2020/10/30/sabina-ciminari-lettere-alleditore/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bello Minciacchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Miola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cucchiella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giamila Yehya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Segnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsacta.unibo.it/id/eprint/8688/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/8688" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Nicola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/alba-de-cespedes-e-gli-anni-francesi/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/per-un-nuovo-canone-narratrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8823/a-la-recherche-d-elsa-morante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829004775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phaidra.cab.unipd.it/detail/o:452354?mycoll=o:432598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-422-5/004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/natura-societa-letteratura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Caccia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro?id=20731" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04551612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/larchivio-di-gianna-manzini-inventario/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/decespedes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18439-3.p.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/0svr-nk92" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.2412" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Fiorini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabina-ciminari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1456-8524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104174196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59414121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036378073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionebadaracco.it/2020/10/30/sabina-ciminari-lettere-alleditore/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bello Minciacchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Miola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cucchiella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giamila Yehya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Segnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsacta.unibo.it/id/eprint/8688/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/8688" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/alba-de-cespedes-e-gli-anni-francesi/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Nicola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05007513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/per-un-nuovo-canone-narratrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8823/a-la-recherche-d-elsa-morante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829004775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italianisti.it/pubblicazioni/atti-di-congresso/natura-societa-letteratura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phaidra.cab.unipd.it/detail/o:452354?mycoll=o:432598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-422-5/004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Caccia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro?id=20731" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04551612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/larchivio-di-gianna-manzini-inventario/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionemondadori.it/pubblicazione/decespedes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18439-3.p.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/0svr-nk92" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.2412" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Fiorini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>