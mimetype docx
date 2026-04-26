--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -1937,252 +1937,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Atlantic surface current variability from 10 years of TOPEX/Poséïdon altimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equatorial pressure gradient in the Atlantic in 2002: TOPEX Poseidon and Jason versus the first PIRATA current measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chouaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Kestenare</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Kartavtseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 31 (3), </w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (1-2), pp.31-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GL019210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490410490465274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834313v1</w:t>
+                <w:t xml:space="preserve">hal-00177881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equatorial pressure gradient in the Atlantic in 2002: TOPEX Poseidon and Jason versus the first PIRATA current measurements.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropical Atlantic surface current variability from 10 years of TOPEX/Poséïdon altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Kartavtseff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élodie Kestenare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 27 (1-2), pp.31-45. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490410490465274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2003GL019210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177881v1</w:t>
+                <w:t xml:space="preserve">hal-01834313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep circulation in the equatorial Atlantic Ocean</w:t>
               </w:r>
@@ -2399,51 +2399,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve monthly experiments of 4D-variational assimilation in the tropical Atlantic during 1987. Part 2: Oceanographic interpretation</w:t>
+                <w:t xml:space="preserve">Twelve monthly experiments of 4D-variational assimilation in the tropical Atlantic during 1987. Part 1: Method and statistical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Arnault</w:t>
@@ -2452,114 +2452,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morlière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 41 (2), pp.203-247. </w:t>
+              <w:t xml:space="preserve">, 1998, 41 (2), pp.141-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0079-6611(98)00017-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0079-6611(98)00016-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153843v1</w:t>
+                <w:t xml:space="preserve">hal-00153840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve monthly experiments of 4D-variational assimilation in the tropical Atlantic during 1987. Part 1: Method and statistical results</w:t>
+                <w:t xml:space="preserve">Twelve monthly experiments of 4D-variational assimilation in the tropical Atlantic during 1987. Part 2: Oceanographic interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Arnault</w:t>
@@ -2568,90 +2568,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morlière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 41 (2), pp.141-202. </w:t>
+              <w:t xml:space="preserve">, 1998, 41 (2), pp.203-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0079-6611(98)00016-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0079-6611(98)00017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153840v1</w:t>
+                <w:t xml:space="preserve">hal-00153843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency variability of the tropical Atlantic surface topography: altimetry and model comparison,</w:t>
               </w:r>
@@ -4020,247 +4020,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Atlantic dynamics as inferred from statistics and satellite.</w:t>
+                <w:t xml:space="preserve">A western tropical Atlantic dynamics analysis using statistics and satellite data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlantic from Space Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ocean Surface Topography Scientific Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993243v1</w:t>
+                <w:t xml:space="preserve">hal-03993200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A western tropical Atlantic dynamics analysis using statistics and satellite data.</w:t>
+                <w:t xml:space="preserve">Tropical Atlantic dynamics as inferred from statistics and satellite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Parard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Surface Topography Scientific Team Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Atlantic from Space Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993200v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of coastal circulation in the Gulf of Guinea using altimery data</w:t>
               </w:r>
@@ -5198,51 +5198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouacou Bosson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angora Aman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Toualy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arnault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.09.044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carine Tchamabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmin Awo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-529-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc M&#233;lice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0032.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tchilibou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alory" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agb&#233;ko Kpogo-Nuwoklo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2014.11.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Yin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Babacar Gueye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.07.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXHCMVQH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01461600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718212" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pujol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2011.584833" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;nocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitcolin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JTECHO670.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lattes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2009.12.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2P92VK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Polo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004495" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Provost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chouaib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spadone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bunge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.06.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK1WH7GN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kestenare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL019210" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kartavtseff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410490465274" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andri&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freudenthal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012326" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greiner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6611(00)00031-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30WD439-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morli&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6611(98)00017-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JZ3DQTC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6611(98)00016-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX5VP2G8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JC00818" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M50SSWCN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisee Toualy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Swatek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gaillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Hernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Parard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139561v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomes Farrar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315151779-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouacou Bosson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angora Aman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Toualy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arnault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.09.044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carine Tchamabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmin Awo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-529-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc M&#233;lice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0032.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tchilibou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alory" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agb&#233;ko Kpogo-Nuwoklo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2014.11.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Yin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Babacar Gueye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.07.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXHCMVQH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01461600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718212" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pujol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2011.584833" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;nocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitcolin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JTECHO670.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lattes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2009.12.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2P92VK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Polo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004495" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Provost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chouaib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spadone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bunge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.06.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK1WH7GN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kartavtseff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410490465274" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kestenare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL019210" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andri&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freudenthal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012326" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greiner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6611(00)00031-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30WD439-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morli&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6611(98)00016-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX5VP2G8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6611(98)00017-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JZ3DQTC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JC00818" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M50SSWCN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisee Toualy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Swatek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gaillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Hernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Parard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139561v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomes Farrar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315151779-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>