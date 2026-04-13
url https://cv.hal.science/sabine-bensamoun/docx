--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -109,1909 +109,1909 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the surface mechanical properties of soft tissues mimicking phantoms using impact analyses: a comparative study</w:t>
+                <w:t xml:space="preserve">Preclinical multi-organ Magnetic Resonance Elastography (MRE) at 7T: an original piezoelectric actuator design with dedicated sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+                <w:t xml:space="preserve">Gwenael Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (2), pp.100932. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2026.100932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352748v2</w:t>
+                <w:t xml:space="preserve">hal-04737986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in longitudinal and transversal elastic properties of murine skeletal muscle fibers</w:t>
+                <w:t xml:space="preserve">Quantification of Lung Stiffness Using Magnetic Resonance Elastography (MRE): Clinical Validation for Smokers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupres</w:t>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kiaran P Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R Hawse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (5), pp.100908. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (9), pp.2851-2858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3553375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191767v1</w:t>
+                <w:t xml:space="preserve">hal-05001609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the surface mechanical properties of soft tissues mimicking phantoms using impact analyses: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Josse</w:t>
+                <w:t xml:space="preserve">Robert Schleip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel George</w:t>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14541⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (2), pp.100932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2026.100932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738028v2</w:t>
+                <w:t xml:space="preserve">hal-05352748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of image quality parameters in lung using MR elastography technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Age-related changes in longitudinal and transversal elastic properties of murine skeletal muscle fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16134⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (5), pp.100908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143113v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach to generate periodic Representative Volume Elements with anisotropic heterogeneous microstructure: application to skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05212599v1</w:t>
+                <w:t xml:space="preserve">hal-04738028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Lung Stiffness for Long-COVID Patients Using Magnetic Resonance Elastography (MRE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evaluation of image quality parameters in lung using MR elastography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.110269⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763491v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Lung Stiffness Using Magnetic Resonance Elastography (MRE): Clinical Validation for Smokers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An original approach to generate periodic Representative Volume Elements with anisotropic heterogeneous microstructure: application to skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.112897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3553375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05001609v1</w:t>
+                <w:t xml:space="preserve">hal-05212599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical multi-organ Magnetic Resonance Elastography (MRE) at 7T: an original piezoelectric actuator design with dedicated sequences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">Monitoring of Lung Stiffness for Long-COVID Patients Using Magnetic Resonance Elastography (MRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Pagé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kiaran P McGee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115, pp.110269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.110269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737986v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of ultrasound elastography to hand and upper limb disorders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Durand</w:t>
+                <w:t xml:space="preserve">Multiscale Mechanical Modeling of Skeletal Muscle: A Systemic Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hansur.2024.101636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.337-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40846-024-00879-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397515v1</w:t>
+                <w:t xml:space="preserve">hal-04621020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Mechanical Modeling of Skeletal Muscle: A Systemic Review of the Literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Applications of ultrasound elastography to hand and upper limb disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44, pp.337-356. </w:t>
+              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.101636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40846-024-00879-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hansur.2024.101636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621020v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Hepatic Iron Overload in the Evaluation of Steatosis and Fibrosis in Patients with Nonalcoholic Fatty Liver Disease Using Vibration-Controlled Transient Elastography (VCTE) and MR Imaging Techniques: a Clinical Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Passive Mechanical Characterization of Rodent Skeletal Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Boussida</w:t>
+                <w:t xml:space="preserve">P. Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+                <w:t xml:space="preserve">Y. Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Miette</w:t>
+                <w:t xml:space="preserve">M.K. Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audière</w:t>
+                <w:t xml:space="preserve">M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Joumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 44 (3), pp.100750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100750⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 44 (6), pp.100800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937041v1</w:t>
+                <w:t xml:space="preserve">hal-04212727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of Klf10's impact on the passive mechanical properties of murine skeletal muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Tatarenko</w:t>
+                <w:t xml:space="preserve">Impact of Hepatic Iron Overload in the Evaluation of Steatosis and Fibrosis in Patients with Nonalcoholic Fatty Liver Disease Using Vibration-Controlled Transient Elastography (VCTE) and MR Imaging Techniques: a Clinical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Li</w:t>
+                <w:t xml:space="preserve">Salem Boussida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pouletaut</w:t>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kammoun</w:t>
+                <w:t xml:space="preserve">Véronique Miette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J R Hawse</w:t>
+                <w:t xml:space="preserve">Stéphane Audière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150, pp.106298. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (3), pp.100750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319921v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing reliability and validity of different stiffness measurement tools on a multi-layered phantom tissue model</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of Klf10's impact on the passive mechanical properties of murine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Bartsch</w:t>
+                <w:t xml:space="preserve">Y Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Brandl</w:t>
+                <w:t xml:space="preserve">M Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Weber</w:t>
+                <w:t xml:space="preserve">P Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Wilke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">M Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27742-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.106298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984656v1</w:t>
+                <w:t xml:space="preserve">hal-04319921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Passive Mechanical Characterization of Rodent Skeletal Muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing reliability and validity of different stiffness measurement tools on a multi-layered phantom tissue model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tatarenko</w:t>
+                <w:t xml:space="preserve">Katja Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Chakouch</w:t>
+                <w:t xml:space="preserve">Andreas Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Li</w:t>
+                <w:t xml:space="preserve">Patrick Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Joumaa</w:t>
+                <w:t xml:space="preserve">Jan Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (6), pp.100800. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27742-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212727v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR elastography of the human lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,325 +2164,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum and Soleus Metabolomics Signature of Klf10 Knockout Mice to Identify Potential Biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Baroukh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699076v1</w:t>
+                <w:t xml:space="preserve">hal-03676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serum and Soleus Metabolomics Signature of Klf10 Knockout Mice to Identify Potential Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Canteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676721v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of KLF10 expression does not affect the passive properties of single myofibrils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,90 +2559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krüppel-like factor 10 regulates the contractile properties of skeletal muscle fibers in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64 (6), pp.765-769. </w:t>
@@ -2680,103 +2680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved ultrasound attenuation measurement method for the non-invasive evaluation of hepatic steatosis using FibroScan ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (11), pp.3181-3195. </w:t>
@@ -2814,51 +2814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of MR Elastography method to characterize the elastic property of the sterno-cleido-mastoid (SCM) muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,103 +2948,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound image processing to estimate the structural and functional properties of mouse skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56, pp.101735. </w:t>
@@ -3210,338 +3210,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel multiphysical approach for the characterization of mechanical properties of musculotendinous tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">First Evaluation of Zygomaticus Major Muscle Elastic Properties Using a US Elastography Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Même</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44053-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jbise.2019.1211037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139512v1</w:t>
+                <w:t xml:space="preserve">hal-02371751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evaluation of Zygomaticus Major Muscle Elastic Properties Using a US Elastography Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Development of a novel multiphysical approach for the characterization of mechanical properties of musculotendinous tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (11), pp.459-468. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jbise.2019.1211037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44053-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371751v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of Liver MR Imaging Clinical Protocols to Simultaneously Quantify Steatosis and Iron Overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3657,51 +3657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Raffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3899,90 +3899,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of TIEG1 Deletion on the Passive Mechanical Properties of Fast and Slow Twitch Skeletal Muscles in Female Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164566. </w:t>
@@ -4033,77 +4033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic shear properties of in vivo thigh muscles measured by MR elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (6), pp.1423-1433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4150,77 +4150,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification process based on shear wave propagation within a phantom using finite element modelling and magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (5), pp.485-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4280,51 +4280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (15), pp.4081-4086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4371,64 +4371,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Elastic Property of Nine Thigh Muscles Using Magnetic Resonance Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour K Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4501,51 +4501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Themar-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Deslandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4596,64 +4596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of skeletal muscle and subcutaneous tissues in Duchenne muscular dystrophy by magnetic resonance elastography (MRE): a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,51 +4843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Inverse Approach for the Characterization of In Vivo Mechanical Properties of the Lower Limb Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,77 +4934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTIMATION OF MUSCLE FORCE DERIVED FROM IN VIVO MR ELASTOGRAPHY TESTS: A PRELIMINARY STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5051,51 +5051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutoff Values for Alcoholic Liver Fibrosis Using Magnetic Resonance Elastography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,64 +5224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (02), pp.1350008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5475,64 +5475,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.903 - 908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5560,161 +5560,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a hyper-viscoelastic phantom mimicking biological soft tissue using an abdominal pneumatic driver with Magnetic Resonance Elastography (MRE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+                <w:t xml:space="preserve">Multiscale Characterization of Human Cortical Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Foucart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Robert</w:t>
+                <w:t xml:space="preserve">P.-E. Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay M Pelletier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (6), pp.952-957. </w:t>
+              <w:t xml:space="preserve">Computer Modeling in Engineering &amp; Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (6), pp.557-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3970/cmes.2012.087.557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811582v1</w:t>
+                <w:t xml:space="preserve">hal-03811181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIEG1-null tenocytes display age-dependent differences in their gene expression, adhesion, spreading and proliferation properties</w:t>
               </w:r>
@@ -5726,51 +5709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Gumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,768 +5811,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of Human Cortical Bone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Characterization of a hyper-viscoelastic phantom mimicking biological soft tissue using an abdominal pneumatic driver with Magnetic Resonance Elastography (MRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Mazeran</w:t>
+                <w:t xml:space="preserve">Félix Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K El Kirat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kay M Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering &amp; Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (6), pp.557-578. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (6), pp.952-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3970/cmes.2012.087.557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811181v1</w:t>
+                <w:t xml:space="preserve">hal-03811582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF MECHANICAL PROPERTIES OF HUMAN OSTEON LAMELLAE EXHIBITING VARIOUS DEGREES OF MINERALIZATION BY NANOINDENTATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Characterization of muscle architecture in children and adults using magnetic resonance elastography and ultrasound techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218957708002024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.397-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813075v1</w:t>
+                <w:t xml:space="preserve">hal-03811596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIEG1-NULL OSTEOCYTES DISPLAY DEFECTS IN THEIR MORPHOLOGY, DENSITY AND SURROUNDING BONE MATRIX</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">ASSESSMENT OF MECHANICAL PROPERTIES OF HUMAN OSTEON LAMELLAE EXHIBITING VARIOUS DEGREES OF MINERALIZATION BY NANOINDENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaifeng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilharreborde Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Young Rho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (03), pp.127-136. </w:t>
+              <w:t xml:space="preserve">, 2011, 11 (03), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218957709002304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218957708002024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812562v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of thigh muscle stiffness from childhood to adulthood using magnetic resonance elastography (MRE) technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">TIEG1-NULL OSTEOCYTES DISPLAY DEFECTS IN THEIR MORPHOLOGY, DENSITY AND SURROUNDING BONE MATRIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C Spelsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (8), pp.836-840. </w:t>
+              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (03), pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218957709002304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811589v1</w:t>
+                <w:t xml:space="preserve">hal-03812562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness imaging of the kidney and adjacent abdominal tissues measured simultaneously using magnetic resonance elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analysis of thigh muscle stiffness from childhood to adulthood using magnetic resonance elastography (MRE) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (4), pp.284-287. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (8), pp.836-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinimag.2010.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811633v1</w:t>
+                <w:t xml:space="preserve">hal-03811589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of muscle architecture in children and adults using magnetic resonance elastography and ultrasound techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stiffness imaging of the kidney and adjacent abdominal tissues measured simultaneously using magnetic resonance elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (3), pp.397-401. </w:t>
+              <w:t xml:space="preserve">Clinical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (4), pp.284-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinimag.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811596v1</w:t>
+                <w:t xml:space="preserve">hal-03811633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular structure of tail tendon fibers in TIEG1 knockout mice using synchrotron diffraction technology</w:t>
               </w:r>
@@ -6748,51 +6748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinda Dabboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6971,5252 +6971,5252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of tendon fiber structures between wild type and TIEG knockout mice using synchrotron microdiffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the liver stiffness with two imaging techniques: magnetic resonance elastography and ultrasound elastometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bensamoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gumez</w:t>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hawse</w:t>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Subramaniam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Briki</w:t>
+                <w:t xml:space="preserve">J.P. Latrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255840802296889⟩</w:t>
+              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.1287-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391846v1</w:t>
+                <w:t xml:space="preserve">hal-00336358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid magnetic resonance elastography of skeletal muscle using one dimensional projection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+                <w:t xml:space="preserve">Comparison of tendon fiber structures between wild type and TIEG knockout mice using synchrotron microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.J. Glaser</w:t>
+                <w:t xml:space="preserve">J. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.I. Ringleb</w:t>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.L. Ehman</w:t>
+                <w:t xml:space="preserve">F. Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.21307⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (sup001), pp.29 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840802296889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308476v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIEG-Null mice display a severe osteopenic gender-specific phenotype characterized by normal cancellous bone microarchitecture.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hawse</w:t>
+                <w:t xml:space="preserve">Rapid magnetic resonance elastography of skeletal muscle using one dimensional projection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.T. Iwaniec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+                <w:t xml:space="preserve">S.I. Ringleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.G. Monroe</w:t>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Ehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.004⟩</w:t>
+              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.1083-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308657v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the liver stiffness with two imaging techniques: magnetic resonance elastography and ultrasound elastometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TIEG-Null mice display a severe osteopenic gender-specific phenotype characterized by normal cancellous bone microarchitecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.T. Iwaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Latrive</w:t>
+                <w:t xml:space="preserve">D.G. Monroe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.21523⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.1025-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336358v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of magnetic resonance elastography to healthy and pathologic skeletal muscle.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.L. Ehman</w:t>
+                <w:t xml:space="preserve">Three-dimensional characterization of cortical bone microstructure by microcomputed tomography: validation with ultrasonic and microscopic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Basillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Brunet-Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lemineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.20817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (2), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00776-006-1104-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172315v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional characterization of cortical bone microstructure by microcomputed tomography: validation with ultrasonic and microscopic measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérald Lemineur</w:t>
+                <w:t xml:space="preserve">Applications of magnetic resonance elastography to healthy and pathologic skeletal muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Ringleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Manduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Ehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.301-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.20817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00776-006-1104-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03812662v1</w:t>
+                <w:t xml:space="preserve">hal-00172315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of Myofascial Taut Bands With Magnetic Resonance Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Basford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Nan An</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88 (12), pp.1658-1661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apmr.2007.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent changes in the mechanical properties of tail tendons in TGF-β inducible early gene-1 knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsu Tsubone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101, pp.1419 - 1424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00800.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGFβ inducible early gene-1 knockout mice display defects in bone strength and microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ilharreborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Bassillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (6), pp.1244-1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2006.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic–microscopic characterization of the passive mechanical properties in rat soleus muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (3), pp.568-578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2004.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of thigh muscle stiffness using magnetic resonance elastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stacie I Ringleb</w:t>
+                <w:t xml:space="preserve">Mechanical properties of relaxed and contracted thigh muscles using magnetic resonance elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurel Littrell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qingshan Chen</w:t>
+                <w:t xml:space="preserve">S. Ringleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Brennan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Ehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. An</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.20487⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (sup1), pp.31-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840512331388119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812691v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of relaxed and contracted thigh muscles using magnetic resonance elastography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Q. Chen</w:t>
+                <w:t xml:space="preserve">Determination of thigh muscle stiffness using magnetic resonance elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ehman</w:t>
+                <w:t xml:space="preserve">Stacie I Ringleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. An</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurel Littrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255840512331388119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23, pp.242 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.20487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813098v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission scanning acoustic imaging of human cortical bone and relation with the microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gherbezza</w:t>
+                <w:t xml:space="preserve">Spatial distribution of acoustic and elastic properties of human femoral cortical bone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François de Belleval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gherbezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. de Belleval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2004.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (4), pp.503-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2003.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813176v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of acoustic and elastic properties of human femoral cortical bone.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Gherbezza</w:t>
+                <w:t xml:space="preserve">Transmission scanning acoustic imaging of human cortical bone and relation with the microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. de Belleval</w:t>
+                <w:t xml:space="preserve">Jean-Marc Gherbezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François de Belleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2003.09.013⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (6), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2004.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023425v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Quantification de la rigidité pulmonaire avec l'élastographie par résonance magnétique (ERM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Radiologie, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163591v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Sep 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143103v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Sep 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163584v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of lung parenchymal elasticity in smokers using magnetic resonance elastography and oscillometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la rigidité pulmonaire avec l'élastographie par résonance magnétique (ERM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Bensamoun</w:t>
+                <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Radiologie, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143018v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical device development to quantify lung stiffness in smokers using magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Biomechanics, Jun 2024, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société de Biomécanique, Compiègne, France, octobre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of preclinical mri elastography at 7T: an original approach for the non-invasive mechanical characterization of mouse organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg; Faculté de Médecine, Maïeutique et Sciences de la Santé; Hôpitaux Universitaires de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How magnetic resonance elastography (MRE) could provide biomechanical property to complete computed tomography (CT) scan lung diagnostic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M K Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
+              <w:t xml:space="preserve">World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719844v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to mimic the stiffness of the thoracolumbar layers using a phantom?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The princess and the pea -Comparison of different stiffness assessment tools on a multi-layered phantom tissue model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Rossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
+              <w:t xml:space="preserve">6th International Fascia Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719941v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the passive mechanics at three different structural levels of the muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How to mimic the stiffness of the thoracolumbar layers using a phantom?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schleip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe De Recherche (GRD) Mecabio Santé; GDR Réparer l’Humain, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880223v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882267v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The princess and the pea -Comparison of different stiffness assessment tools on a multi-layered phantom tissue model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Bartsch</w:t>
+                <w:t xml:space="preserve">Characterization of the passive mechanics at three different structural levels of the muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Brandl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Phillip Rossman</w:t>
+                <w:t xml:space="preserve">M Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venus Joumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Fascia Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe De Recherche (GRD) Mecabio Santé; GDR Réparer l’Humain, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735652v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastographie des tissus mous</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisazion of bifid, fibrous and fine zygomaticus muscles with ultrasound elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAFIB days :Mécanique des matériaux fibreux pour le vivant : tissus mous biologiques et biomatériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Saint-Etienne (en ligne ), France</w:t>
+              <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025606v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisazion of bifid, fibrous and fine zygomaticus muscles with ultrasound elastography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastographie des tissus mous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">MECAFIB days :Mécanique des matériaux fibreux pour le vivant : tissus mous biologiques et biomatériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Saint-Etienne (en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886069v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KLF10 is a novel regulator of TCA cycle metabolism and mediates skeletal muscle cell differentiation and function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
+                <w:t xml:space="preserve">The Effect of Freezing Time on Muscle Fiber Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth S Bruinsma</w:t>
+                <w:t xml:space="preserve">Pierre Fessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molly H Nelson Holte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐sébastien Affagard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, France. pp.5356-5359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150016v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of the Freezing Time on Muscle Fiber Mechanical Properties</w:t>
+                <w:t xml:space="preserve">Transversal elasticity of TIEG1 KO muscle and tendon fibers probed by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R. Hawse</w:t>
+                <w:t xml:space="preserve">V. Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44ème congrès de la société de Biomecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150001v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in vivo (IRM) et in vitro (SRM) du cervelet de la souris TIEG1 KO : analyse structurale et métabolique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KLF10 is a novel regulator of TCA cycle metabolism and mediates skeletal muscle cell differentiation and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Emch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth S Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly H Nelson Holte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Bone and Mineral Research, Sep 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069873v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un nouveau protocole en élastographie IRM pour mesurer les propriétés fonctionnelles des muscles du visage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Effect of the Freezing Time on Muscle Fiber Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France. pp.82</w:t>
+              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Engineering in Medicine and Biology Society, Jul 2019, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069884v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new MR Elastography protocol to measure the functional properties of facial muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
+                <w:t xml:space="preserve">Caractérisation in vivo (IRM) et in vitro (SRM) du cervelet de la souris TIEG1 KO : analyse structurale et métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès de la société de Biomecanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4e congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172084v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal elasticity of TIEG1 KO muscle and tendon fibers probed by atomic force microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Hawse</w:t>
+                <w:t xml:space="preserve">Développement d’un nouveau protocole en élastographie IRM pour mesurer les propriétés fonctionnelles des muscles du visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès de la société de Biomecanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France. pp.82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164406v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Freezing Time on Muscle Fiber Mechanical Properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a new MR Elastography protocol to measure the functional properties of facial muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44ème congrès de la société de Biomecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société de Biomecanique, Oct 2019, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03796735v1</w:t>
+                <w:t xml:space="preserve">hal-02172084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the muscle tissue with in vivo elastography (MR and US) techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elastic properties of the zygomatic muscle using ultrasound elastography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MECABIO : « Mécanique des matériaux et fluides biologiques»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983052v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the muscle tissue with in vitro (mechanical test) and in vivo (MR and US elastography) techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transversal elasticity of TIEG1 KO muscle fibers probed by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessem Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983012v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal elasticity of TIEG1 KO muscle fibers probed by atomic force microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the muscle tissue with in vivo elastography (MR and US) techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">GDR MECABIO : « Mécanique des matériaux et fluides biologiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982831v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plateforme innovante multimodale dédiée à l'évaluation faciale : De l'expression faciale aux muscles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Characterization of the muscle tissue with in vitro (mechanical test) and in vivo (MR and US elastography) techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIRURGIE DE LA PA RALYSIE FACIALE : LA NORMATIVITÉ COMME DÉFI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération‐Hospitalo‐Universitaire (FHU) SURFACE, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989996v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés élastiques du muscle zygomatique en utilisant la technique d'élastographie par ultrasons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+                <w:t xml:space="preserve">Vers une plateforme innovante multimodale dédiée à l'évaluation faciale : De l'expression faciale aux muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Heintz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Olivetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Scientifique de l'institut Faire Faces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Faire Face, Oct 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">CHIRURGIE DE LA PA RALYSIE FACIALE : LA NORMATIVITÉ COMME DÉFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération‐Hospitalo‐Universitaire (FHU) SURFACE, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971397v1</w:t>
+                <w:t xml:space="preserve">hal-01989996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomics of TIEG1 KO muscle mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Propriétés élastiques du muscle zygomatique en utilisant la technique d'élastographie par ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgique. https://11-js-rfmf-2018.sciencesconf.org/data/p./Programme_11JSRFMF_2025.pdf</w:t>
+              <w:t xml:space="preserve">6ème Journée Scientifique de l'institut Faire Faces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Faire Face, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982924v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KLF10 regulates skeletal muscle metabolism in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12225,2500 +12225,2500 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Veksler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society for Bone and Mineral Research, Sep 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and in vitro muscle metabolic profiles of TIEG1 KO muscle mice using spectroscopy techniques (MRS / NMR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H-NMR metabolomics of TIEG1 KO muscle mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th European Muscle Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11es journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgique. https://11-js-rfmf-2018.sciencesconf.org/data/p./Programme_11JSRFMF_2025.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10974-018-9500-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982949v1</w:t>
+                <w:t xml:space="preserve">hal-01982924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of the zygomatic muscle using ultrasound elastography technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+                <w:t xml:space="preserve">In vivo and in vitro muscle metabolic profiles of TIEG1 KO muscle mice using spectroscopy techniques (MRS / NMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47th European Muscle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Muscle Research, Aug 2018, Budapest, Hungary. pp.S9-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10974-018-9500-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982826v1</w:t>
+                <w:t xml:space="preserve">hal-01982949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a phantom mimicking the functional and structural behaviors of the thigh muscles characterized with magnetic resonance elastography technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angxiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC) 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03796780v1</w:t>
+                <w:t xml:space="preserve">hal-01706208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantoms mimicking the viscoelastic behavior of healthy and fibrotic livers with Magnetic Resonance Elastography technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">Use of digital image correlation and ultrasound: analysis of thigh muscle displacement fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Affagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ICABME 3rd International Conference on Advances In Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323301⟩</w:t>
+              <w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, France. pp.3827-3830, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797330v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Development of a phantom mimicking the functional and structural behaviors of the thigh muscles characterized with magnetic resonance elastography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, France. pp.6736-6739, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706208v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of digital image correlation and ultrasound: analysis of thigh muscle displacement fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">Phantoms mimicking the viscoelastic behavior of healthy and fibrotic livers with Magnetic Resonance Elastography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-ICABME 3rd International Conference on Advances In Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03893831v1</w:t>
+                <w:t xml:space="preserve">hal-03797330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of shear wave propagation derived from MR elastography in 3D thigh skeletal muscle using subject specific finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, France. pp.4026-4029, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés mécaniques des muscles de la cuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des tissus mous (muscle, foie) avec la technique d'élastographie par résonance magnétique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bensamoun</w:t>
+                <w:t xml:space="preserve">Mesure de la raideur hépatique avec 2 techniques dÂ'imagerie : ERM et Fibroscan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Latrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche en Imagerie et Technologies de la Santé, (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456957v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness with magnetic resonance elastography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Galazer</w:t>
+                <w:t xml:space="preserve">L. Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rachik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">J.Y. Hogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">14th International World Muscle Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413216v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la raideur hépatique avec 2 techniques dÂ'imagerie : ERM et Fibroscan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological properties of TIEG1 osteocytes using transmission electron microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Spelsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">The XIth Congress of the International Society of Bone Morphometry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Zell am See, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460622v1</w:t>
+                <w:t xml:space="preserve">hal-00457154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness with magnetic resonance elastography.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+                <w:t xml:space="preserve">Caractérisation des tissus mous (muscle, foie) avec la technique d'élastographie par résonance magnétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International World Muscle Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées de Recherche en Imagerie et Technologies de la Santé, (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457070v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological properties of TIEG1 osteocytes using transmission electron microscopy.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Subramaniam</w:t>
+                <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.C. Spelsberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+                <w:t xml:space="preserve">Kevin Galazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIth Congress of the International Society of Bone Morphometry.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Zell am See, Austria</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457154v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of muscle stiffness with magnetic resonance elastography technique Quantitative techniques for muscle studies using NMR imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle NMRI, Institut de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of in vivo elastic properties of the human liver by Magnetic Resonance Elastography technique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Soft tissue characterization using magnetic resonance elastography technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Meditech, Â“Imaging and Measurements in Biomechanics and Medical EngineeringÂ”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340036v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGFb inducible early gene-1 knockout mice display defects in the molecular structure of tendon fibers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASBMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montréal, Canada. pp.s406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Validation of the Magnetic Resonance Elastography Technique to measure the Liver Stiffness.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Determination of in vivo elastic properties of the human liver by Magnetic Resonance Elastography technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for magnetic resonance in medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toronto - Ontario, Canada</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340043v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro characterization and modelling of human cortical bone : structural anisotropy versus material anisotropy.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-Validation of the Magnetic Resonance Elastography Technique to measure the Liver Stiffness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Latrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, (CMBBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Society for magnetic resonance in medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toronto - Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308696v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft tissue characterization using magnetic resonance elastography technique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-macro characterization and modelling of human cortical bone : structural anisotropy versus material anisotropy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vanleene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meditech, Â“Imaging and Measurements in Biomechanics and Medical EngineeringÂ”,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336337v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendons isolated from TIEG knockout mice display defects in mechanical strength, micro-architecture and gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Spelsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.N. An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the Orthopaedic Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female, but not male, TIEG-Null mice display severe osteopenia and abnormal cancellous bone micro-architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.T. Iwaniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Meeting of the American Society for Bone and Mineral Research (ASBMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of elasticity tensor of human cortical bone derived from multimodal imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Winzenrieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gherbezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. de Belleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Treutenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14760,90 +14760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization and modelling of human cortical bone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Treutenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14917,103 +14917,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-layered polyurethane phantom model to mimic the thoracolumbar layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Rossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Fascia Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Montréal, France</w:t>
@@ -15036,286 +15036,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIEG1 is a novel regulator of muscle mitochondrial biogenesis</w:t>
+                <w:t xml:space="preserve">Characterization of TIEG1 KO muscle structure with diffusion weighted-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Piquereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Beuvin</w:t>
+                <w:t xml:space="preserve">W. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973380v1</w:t>
+                <w:t xml:space="preserve">hal-02453476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of TIEG1 KO muscle structure with diffusion weighted-MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TIEG1 is a novel regulator of muscle mitochondrial biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Veksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Même</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.R. Hawse</w:t>
+                <w:t xml:space="preserve">M. Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S117, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453476v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15333,51 +15333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr. UTC : une première réussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15395,51 +15395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût de la recherche chevillé au corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15457,51 +15457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15688,51 +15688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352748v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schleip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2026.100932" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P Mcgee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3553375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Billy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2024.101636" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boussida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100750" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Bartsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brandl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wilke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27742-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03683853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2022.155014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03277937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subramaniam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hawse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03329089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.27412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03290919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Labourdette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2021.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01980213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamouille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raffoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2017.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03798011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.10.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour K Chakouch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138873" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Gennari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Themar-Noel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panuel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deslandre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Themar-Noel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.11.0021959-0318" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Affagard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feissel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Bensamoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028490" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811226v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Cheng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809974v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500085" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23678" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Spelsberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957709002304" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.04.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinimag.2010.07.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.10.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gumez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Bensamoun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doucet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00356.2010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.077" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.11.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensamoun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramaniam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802296889" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Glaser" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Ringleb" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ehman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21307" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Iwaniec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Monroe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336358v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latrive" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21523" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Manduca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20817" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Chen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Basford" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Thompson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Nan An" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.07.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812674v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Tsubone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Boumediene" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00800.2005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03813019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ilharreborde" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bassillais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.05.021" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812838v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stevens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.04.036" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacie I Ringleb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Littrell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brennan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20487" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813098v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringleb" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. An" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388119" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023425v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherbezza" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2003.09.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142949v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensamoun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charleux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143018v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156906v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Chakouch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735652v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rossman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03025606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886069v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150016v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Emch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S Bruinsma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly H Nelson Holte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02172084v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714926" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02164406v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupres" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714923" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796735v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fessel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857804" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983012v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982831v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01989996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivetto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796780v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319939" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797330v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323301" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03893831v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Affagard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319228" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717073v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456957v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460622v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457070v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hogrel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457154v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Spelsberg" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457040v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340036v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345023v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340043v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308696v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336337v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178957v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramaniam" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. An" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290087v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Peters" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118970v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winzenrieth" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735618v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973380v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veksler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquereau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.093" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453476v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150023v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151354v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151350v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P Mcgee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3553375" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352748v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schleip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2026.100932" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Billy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2024.101636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boussida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Bartsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brandl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wilke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27742-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03683853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2022.155014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03277937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subramaniam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hawse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03329089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.27412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03290919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Labourdette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2021.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01980213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamouille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raffoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2017.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03798011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.10.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour K Chakouch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138873" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Gennari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Themar-Noel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panuel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deslandre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Themar-Noel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.11.0021959-0318" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Affagard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feissel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Bensamoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028490" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811226v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Cheng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809974v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500085" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23678" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Spelsberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.10.025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957709002304" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.04.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811633v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinimag.2010.07.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gumez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Bensamoun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doucet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00356.2010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.077" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.11.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336358v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latrive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21523" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391846v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensamoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramaniam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802296889" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Glaser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Ringleb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ehman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21307" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308657v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Iwaniec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Monroe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Peters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172315v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Manduca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20817" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Basford" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Thompson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Nan An" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.07.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Tsubone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Boumediene" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00800.2005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03813019v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ilharreborde" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bassillais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.05.021" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812838v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stevens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.04.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813098v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringleb" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. An" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388119" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacie I Ringleb" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Littrell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brennan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20487" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherbezza" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2003.09.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143018v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charleux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensamoun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142949v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156906v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Chakouch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rossman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719941v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886069v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03025606v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fessel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857804" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02164406v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupres" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714923" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150016v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Emch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S Bruinsma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly H Nelson Holte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02172084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714926" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982831v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983052v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01989996v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivetto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03893831v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Affagard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319228" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796780v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319939" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797330v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323301" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460622v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457070v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debernard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hogrel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457154v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Spelsberg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456957v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336337v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345023v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340036v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340043v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308696v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178957v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramaniam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. An" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290087v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118970v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winzenrieth" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735618v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453476v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973380v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veksler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquereau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.093" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150023v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151354v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151350v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>