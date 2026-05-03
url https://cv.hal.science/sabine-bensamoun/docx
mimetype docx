--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -109,1909 +109,1909 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical multi-organ Magnetic Resonance Elastography (MRE) at 7T: an original piezoelectric actuator design with dedicated sequences</w:t>
+                <w:t xml:space="preserve">Estimation of the surface mechanical properties of soft tissues mimicking phantoms using impact analyses: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Po</w:t>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Wach</w:t>
+                <w:t xml:space="preserve">Robert Schleip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Pagé</w:t>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (2), pp.100932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2026.100932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737986v2</w:t>
+                <w:t xml:space="preserve">hal-05352748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Lung Stiffness Using Magnetic Resonance Elastography (MRE): Clinical Validation for Smokers</w:t>
+                <w:t xml:space="preserve">Age-related changes in longitudinal and transversal elastic properties of murine skeletal muscle fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiaran P Mcgee</w:t>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+                <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John R Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (9), pp.2851-2858. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (5), pp.100908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3553375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001609v1</w:t>
+                <w:t xml:space="preserve">hal-05191767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the surface mechanical properties of soft tissues mimicking phantoms using impact analyses: a comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schleip</w:t>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+                <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2026.100932⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352748v2</w:t>
+                <w:t xml:space="preserve">hal-04738028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in longitudinal and transversal elastic properties of murine skeletal muscle fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of image quality parameters in lung using MR elastography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupres</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100908⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191767v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of Lung Stiffness for Long-COVID Patients Using Magnetic Resonance Elastography (MRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiaran P McGee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14541⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115, pp.110269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.110269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738028v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of image quality parameters in lung using MR elastography technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An original approach to generate periodic Representative Volume Elements with anisotropic heterogeneous microstructure: application to skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.112897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143113v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach to generate periodic Representative Volume Elements with anisotropic heterogeneous microstructure: application to skeletal muscle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantification of Lung Stiffness Using Magnetic Resonance Elastography (MRE): Clinical Validation for Smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiaran P Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112897⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (9), pp.2851-2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3553375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212599v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Lung Stiffness for Long-COVID Patients Using Magnetic Resonance Elastography (MRE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">Preclinical multi-organ Magnetic Resonance Elastography (MRE) at 7T: an original piezoelectric actuator design with dedicated sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiaran P McGee</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenael Pagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 115, pp.110269. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.110269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763491v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Mechanical Modeling of Skeletal Muscle: A Systemic Review of the Literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Applications of ultrasound elastography to hand and upper limb disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40846-024-00879-3⟩</w:t>
+              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.101636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hansur.2024.101636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621020v1</w:t>
+                <w:t xml:space="preserve">hal-04397515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of ultrasound elastography to hand and upper limb disorders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Durand</w:t>
+                <w:t xml:space="preserve">Multiscale Mechanical Modeling of Skeletal Muscle: A Systemic Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (2), pp.101636. </w:t>
+              <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.337-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hansur.2024.101636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40846-024-00879-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397515v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Passive Mechanical Characterization of Rodent Skeletal Muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Hepatic Iron Overload in the Evaluation of Steatosis and Fibrosis in Patients with Nonalcoholic Fatty Liver Disease Using Vibration-Controlled Transient Elastography (VCTE) and MR Imaging Techniques: a Clinical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pouletaut</w:t>
+                <w:t xml:space="preserve">Salem Boussida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tatarenko</w:t>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Chakouch</w:t>
+                <w:t xml:space="preserve">Véronique Miette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Joumaa</w:t>
+                <w:t xml:space="preserve">Stéphane Audière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 44 (6), pp.100800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100800⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 44 (3), pp.100750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212727v2</w:t>
+                <w:t xml:space="preserve">hal-03937041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Hepatic Iron Overload in the Evaluation of Steatosis and Fibrosis in Patients with Nonalcoholic Fatty Liver Disease Using Vibration-Controlled Transient Elastography (VCTE) and MR Imaging Techniques: a Clinical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of Klf10's impact on the passive mechanical properties of murine skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Boussida</w:t>
+                <w:t xml:space="preserve">M Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+                <w:t xml:space="preserve">P Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Miette</w:t>
+                <w:t xml:space="preserve">M Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audière</w:t>
+                <w:t xml:space="preserve">J R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (3), pp.100750. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.106298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937041v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of Klf10's impact on the passive mechanical properties of murine skeletal muscle</w:t>
+                <w:t xml:space="preserve">Assessing reliability and validity of different stiffness measurement tools on a multi-layered phantom tissue model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Tatarenko</w:t>
+                <w:t xml:space="preserve">Katja Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Li</w:t>
+                <w:t xml:space="preserve">Andreas Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pouletaut</w:t>
+                <w:t xml:space="preserve">Patrick Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kammoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J R Hawse</w:t>
+                <w:t xml:space="preserve">Jan Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106298⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27742-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319921v2</w:t>
+                <w:t xml:space="preserve">hal-03984656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing reliability and validity of different stiffness measurement tools on a multi-layered phantom tissue model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Passive Mechanical Characterization of Rodent Skeletal Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Bartsch</w:t>
+                <w:t xml:space="preserve">Y. Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Brandl</w:t>
+                <w:t xml:space="preserve">M.K. Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Weber</w:t>
+                <w:t xml:space="preserve">M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Wilke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">V. Joumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.815. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (6), pp.100800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27742-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984656v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR elastography of the human lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,325 +2164,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum and Soleus Metabolomics Signature of Klf10 Knockout Mice to Identify Potential Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chatelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Canteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676721v1</w:t>
+                <w:t xml:space="preserve">hal-03699076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum and Soleus Metabolomics Signature of Klf10 Knockout Mice to Identify Potential Biomarkers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699076v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of KLF10 expression does not affect the passive properties of single myofibrils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,90 +2559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krüppel-like factor 10 regulates the contractile properties of skeletal muscle fibers in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64 (6), pp.765-769. </w:t>
@@ -2680,103 +2680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved ultrasound attenuation measurement method for the non-invasive evaluation of hepatic steatosis using FibroScan ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (11), pp.3181-3195. </w:t>
@@ -2814,51 +2814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of MR Elastography method to characterize the elastic property of the sterno-cleido-mastoid (SCM) muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,103 +2948,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound image processing to estimate the structural and functional properties of mouse skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56, pp.101735. </w:t>
@@ -3210,338 +3210,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evaluation of Zygomaticus Major Muscle Elastic Properties Using a US Elastography Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Development of a novel multiphysical approach for the characterization of mechanical properties of musculotendinous tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jbise.2019.1211037⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44053-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371751v1</w:t>
+                <w:t xml:space="preserve">hal-02139512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel multiphysical approach for the characterization of mechanical properties of musculotendinous tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">First Evaluation of Zygomaticus Major Muscle Elastic Properties Using a US Elastography Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Même</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.459-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44053-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jbise.2019.1211037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139512v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of Liver MR Imaging Clinical Protocols to Simultaneously Quantify Steatosis and Iron Overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3657,51 +3657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Raffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3899,90 +3899,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of TIEG1 Deletion on the Passive Mechanical Properties of Fast and Slow Twitch Skeletal Muscles in Female Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164566. </w:t>
@@ -4033,77 +4033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic shear properties of in vivo thigh muscles measured by MR elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (6), pp.1423-1433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4150,77 +4150,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification process based on shear wave propagation within a phantom using finite element modelling and magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (5), pp.485-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4280,51 +4280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (15), pp.4081-4086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4371,64 +4371,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Elastic Property of Nine Thigh Muscles Using Magnetic Resonance Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour K Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4501,51 +4501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Themar-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Deslandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4596,64 +4596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of skeletal muscle and subcutaneous tissues in Duchenne muscular dystrophy by magnetic resonance elastography (MRE): a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,51 +4843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Inverse Approach for the Characterization of In Vivo Mechanical Properties of the Lower Limb Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,77 +4934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTIMATION OF MUSCLE FORCE DERIVED FROM IN VIVO MR ELASTOGRAPHY TESTS: A PRELIMINARY STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5045,334 +5045,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutoff Values for Alcoholic Liver Fibrosis Using Magnetic Resonance Elastography Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IN VIVO CHARACTERIZATION OF THE MUSCLE VISCOELASTICITY IN PASSIVE AND ACTIVE CONDITIONS USING MULTIFREQUENCY MR ELASTOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.12025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (02), pp.1350008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218957713500085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811226v2</w:t>
+                <w:t xml:space="preserve">hal-03809974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN VIVO CHARACTERIZATION OF THE MUSCLE VISCOELASTICITY IN PASSIVE AND ACTIVE CONDITIONS USING MULTIFREQUENCY MR ELASTOGRAPHY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutoff Values for Alcoholic Liver Fibrosis Using Magnetic Resonance Elastography Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (02), pp.1350008. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.811 - 817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218957713500085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.12025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809974v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of liver viscosity behavior as a function of multifrequency magnetic resonance elastography (MMRE) postprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,77 +5462,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible clinical tool to depict muscle elasticity mapping using magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.903 - 908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5560,144 +5560,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of Human Cortical Bone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Characterization of a hyper-viscoelastic phantom mimicking biological soft tissue using an abdominal pneumatic driver with Magnetic Resonance Elastography (MRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Mazeran</w:t>
+                <w:t xml:space="preserve">Félix Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K El Kirat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kay M Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering &amp; Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (6), pp.557-578. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (6), pp.952-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3970/cmes.2012.087.557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811181v1</w:t>
+                <w:t xml:space="preserve">hal-03811582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIEG1-null tenocytes display age-dependent differences in their gene expression, adhesion, spreading and proliferation properties</w:t>
               </w:r>
@@ -5709,51 +5726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Gumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,785 +5828,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a hyper-viscoelastic phantom mimicking biological soft tissue using an abdominal pneumatic driver with Magnetic Resonance Elastography (MRE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+                <w:t xml:space="preserve">Multiscale Characterization of Human Cortical Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Foucart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Robert</w:t>
+                <w:t xml:space="preserve">P.-E. Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay M Pelletier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (6), pp.952-957. </w:t>
+              <w:t xml:space="preserve">Computer Modeling in Engineering &amp; Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (6), pp.557-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3970/cmes.2012.087.557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811582v1</w:t>
+                <w:t xml:space="preserve">hal-03811181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of muscle architecture in children and adults using magnetic resonance elastography and ultrasound techniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ASSESSMENT OF MECHANICAL PROPERTIES OF HUMAN OSTEON LAMELLAE EXHIBITING VARIOUS DEGREES OF MINERALIZATION BY NANOINDENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaifeng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilharreborde Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Young Rho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.10.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (03), pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218957708002024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811596v1</w:t>
+                <w:t xml:space="preserve">hal-03813075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF MECHANICAL PROPERTIES OF HUMAN OSTEON LAMELLAE EXHIBITING VARIOUS DEGREES OF MINERALIZATION BY NANOINDENTATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">TIEG1-NULL OSTEOCYTES DISPLAY DEFECTS IN THEIR MORPHOLOGY, DENSITY AND SURROUNDING BONE MATRIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C Spelsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (03), pp.135-143. </w:t>
+              <w:t xml:space="preserve">, 2011, 12 (03), pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218957708002024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218957709002304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813075v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIEG1-NULL OSTEOCYTES DISPLAY DEFECTS IN THEIR MORPHOLOGY, DENSITY AND SURROUNDING BONE MATRIX</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of thigh muscle stiffness from childhood to adulthood using magnetic resonance elastography (MRE) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (03), pp.127-136. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (8), pp.836-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218957709002304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812562v1</w:t>
+                <w:t xml:space="preserve">hal-03811589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of thigh muscle stiffness from childhood to adulthood using magnetic resonance elastography (MRE) technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stiffness imaging of the kidney and adjacent abdominal tissues measured simultaneously using magnetic resonance elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (8), pp.836-840. </w:t>
+              <w:t xml:space="preserve">Clinical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (4), pp.284-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinimag.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811589v1</w:t>
+                <w:t xml:space="preserve">hal-03811633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness imaging of the kidney and adjacent abdominal tissues measured simultaneously using magnetic resonance elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of muscle architecture in children and adults using magnetic resonance elastography and ultrasound techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (4), pp.284-287. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.397-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinimag.2010.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811633v1</w:t>
+                <w:t xml:space="preserve">hal-03811596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular structure of tail tendon fibers in TIEG1 knockout mice using synchrotron diffraction technology</w:t>
               </w:r>
@@ -6748,51 +6748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinda Dabboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6971,886 +6971,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the liver stiffness with two imaging techniques: magnetic resonance elastography and ultrasound elastometry.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of tendon fiber structures between wild type and TIEG knockout mice using synchrotron microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wang</w:t>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Charleux</w:t>
+                <w:t xml:space="preserve">J. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Latrive</w:t>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.21523⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (sup001), pp.29 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840802296889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336358v1</w:t>
+                <w:t xml:space="preserve">hal-01391846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of tendon fiber structures between wild type and TIEG knockout mice using synchrotron microdiffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gumez</w:t>
+                <w:t xml:space="preserve">Rapid magnetic resonance elastography of skeletal muscle using one dimensional projection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hawse</w:t>
+                <w:t xml:space="preserve">K.J. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Subramaniam</w:t>
+                <w:t xml:space="preserve">S.I. Ringleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Briki</w:t>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Ehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255840802296889⟩</w:t>
+              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.1083-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391846v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid magnetic resonance elastography of skeletal muscle using one dimensional projection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TIEG-Null mice display a severe osteopenic gender-specific phenotype characterized by normal cancellous bone microarchitecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.T. Iwaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Chen</w:t>
+                <w:t xml:space="preserve">D.G. Monroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Ehman</w:t>
+                <w:t xml:space="preserve">K.D. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27, pp.1083-1088. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.1025-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.21307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308476v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIEG-Null mice display a severe osteopenic gender-specific phenotype characterized by normal cancellous bone microarchitecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Hawse</w:t>
+                <w:t xml:space="preserve">Measurement of the liver stiffness with two imaging techniques: magnetic resonance elastography and ultrasound elastometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.T. Iwaniec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.G. Monroe</w:t>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.D. Peters</w:t>
+                <w:t xml:space="preserve">J.P. Latrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42, pp.1025-1031. </w:t>
+              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.1287-1292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308657v1</w:t>
+                <w:t xml:space="preserve">hal-00336358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional characterization of cortical bone microstructure by microcomputed tomography: validation with ultrasonic and microscopic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications of magnetic resonance elastography to healthy and pathologic skeletal muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Ringleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Basillais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérald Lemineur</w:t>
+                <w:t xml:space="preserve">Armando Manduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Ehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00776-006-1104-z⟩</w:t>
+              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.301-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.20817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812662v1</w:t>
+                <w:t xml:space="preserve">hal-00172315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of magnetic resonance elastography to healthy and pathologic skeletal muscle.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.L. Ehman</w:t>
+                <w:t xml:space="preserve">Three-dimensional characterization of cortical bone microstructure by microcomputed tomography: validation with ultrasonic and microscopic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Basillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Brunet-Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lemineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Magn. Reson. Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Orthopaedic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (2), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00776-006-1104-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.20817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00172315v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of Myofascial Taut Bands With Magnetic Resonance Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Basford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7923,90 +7923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent changes in the mechanical properties of tail tendons in TGF-β inducible early gene-1 knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsu Tsubone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8057,51 +8057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGFβ inducible early gene-1 knockout mice display defects in bone strength and microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8191,51 +8191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic–microscopic characterization of the passive mechanical properties in rat soleus muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8319,525 +8319,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of relaxed and contracted thigh muscles using magnetic resonance elastography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">Determination of thigh muscle stiffness using magnetic resonance elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ringleb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q. Chen</w:t>
+                <w:t xml:space="preserve">Stacie I Ringleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ehman</w:t>
+                <w:t xml:space="preserve">Laurel Littrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. An</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8 (sup1), pp.31-32. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23, pp.242 - 247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255840512331388119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.20487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813098v1</w:t>
+                <w:t xml:space="preserve">hal-03812691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of thigh muscle stiffness using magnetic resonance elastography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">Mechanical properties of relaxed and contracted thigh muscles using magnetic resonance elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacie I Ringleb</w:t>
+                <w:t xml:space="preserve">S. Ringleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurel Littrell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qingshan Chen</w:t>
+                <w:t xml:space="preserve">R. Ehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Brennan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. An</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 23, pp.242 - 247. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (sup1), pp.31-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.20487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255840512331388119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812691v1</w:t>
+                <w:t xml:space="preserve">hal-03813098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of acoustic and elastic properties of human femoral cortical bone.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bensamoun</w:t>
+                <w:t xml:space="preserve">Transmission scanning acoustic imaging of human cortical bone and relation with the microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Jean-Marc Gherbezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gherbezza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-F. de Belleval</w:t>
+                <w:t xml:space="preserve">Jean-François de Belleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2003.09.013⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (6), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2004.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023425v1</w:t>
+                <w:t xml:space="preserve">hal-03813176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission scanning acoustic imaging of human cortical bone and relation with the microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">Spatial distribution of acoustic and elastic properties of human femoral cortical bone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gherbezza</w:t>
+                <w:t xml:space="preserve">J.-M. Gherbezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François de Belleval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">J.-F. de Belleval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 19 (6), pp.639-647. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (4), pp.503-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2004.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2003.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813176v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8849,636 +8849,636 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la rigidité pulmonaire avec l'élastographie par résonance magnétique (ERM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Bensamoun</w:t>
+                <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Radiologie, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143018v1</w:t>
+                <w:t xml:space="preserve">hal-05163591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Sep 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163584v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Sep 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143103v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of lung parenchymal elasticity in smokers using magnetic resonance elastography and oscillometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Quantification de la rigidité pulmonaire avec l'élastographie par résonance magnétique (ERM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Radiologie, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163591v1</w:t>
+                <w:t xml:space="preserve">hal-05143018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical device development to quantify lung stiffness in smokers using magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Biomechanics, Jun 2024, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9516,90 +9516,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société de Biomécanique, Compiègne, France, octobre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
@@ -9628,64 +9628,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of preclinical mri elastography at 7T: an original approach for the non-invasive mechanical characterization of mouse organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9766,64 +9766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How magnetic resonance elastography (MRE) could provide biomechanical property to complete computed tomography (CT) scan lung diagnostic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M K Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9855,2352 +9855,2352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882267v1</w:t>
+                <w:t xml:space="preserve">hal-03719844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The princess and the pea -Comparison of different stiffness assessment tools on a multi-layered phantom tissue model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">How to mimic the stiffness of the thoracolumbar layers using a phantom?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schleip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Bartsch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Fascia Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735652v1</w:t>
+                <w:t xml:space="preserve">hal-03719941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to mimic the stiffness of the thoracolumbar layers using a phantom?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of the passive mechanics at three different structural levels of the muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venus Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
+              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe De Recherche (GRD) Mecabio Santé; GDR Réparer l’Humain, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719941v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
+              <w:t xml:space="preserve">World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719844v1</w:t>
+                <w:t xml:space="preserve">hal-03882267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the passive mechanics at three different structural levels of the muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The princess and the pea -Comparison of different stiffness assessment tools on a multi-layered phantom tissue model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venus Joumaa</w:t>
+                <w:t xml:space="preserve">Phillip Rossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe De Recherche (GRD) Mecabio Santé; GDR Réparer l’Humain, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Fascia Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880223v1</w:t>
+                <w:t xml:space="preserve">hal-03735652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisazion of bifid, fibrous and fine zygomaticus muscles with ultrasound elastography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastographie des tissus mous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">MECAFIB days :Mécanique des matériaux fibreux pour le vivant : tissus mous biologiques et biomatériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Saint-Etienne (en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886069v1</w:t>
+                <w:t xml:space="preserve">hal-03025606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastographie des tissus mous</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisazion of bifid, fibrous and fine zygomaticus muscles with ultrasound elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAFIB days :Mécanique des matériaux fibreux pour le vivant : tissus mous biologiques et biomatériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Saint-Etienne (en ligne ), France</w:t>
+              <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025606v1</w:t>
+                <w:t xml:space="preserve">hal-02886069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Freezing Time on Muscle Fiber Mechanical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">The Effect of the Freezing Time on Muscle Fiber Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fessel</w:t>
+                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐sébastien Affagard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John R. Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Engineering in Medicine and Biology Society, Jul 2019, Berlin, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796735v1</w:t>
+                <w:t xml:space="preserve">hal-02150001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal elasticity of TIEG1 KO muscle and tendon fibers probed by atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KLF10 is a novel regulator of TCA cycle metabolism and mediates skeletal muscle cell differentiation and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Emch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dupres</w:t>
+                <w:t xml:space="preserve">Elizabeth S Bruinsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Landoulsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Hawse</w:t>
+                <w:t xml:space="preserve">Molly H Nelson Holte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès de la société de Biomecanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Bone and Mineral Research, Sep 2019, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164406v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KLF10 is a novel regulator of TCA cycle metabolism and mediates skeletal muscle cell differentiation and function</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation in vivo (IRM) et in vitro (SRM) du cervelet de la souris TIEG1 KO : analyse structurale et métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Molly H Nelson Holte</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Bone and Mineral Research, Sep 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">4e congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150016v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of the Freezing Time on Muscle Fiber Mechanical Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Développement d’un nouveau protocole en élastographie IRM pour mesurer les propriétés fonctionnelles des muscles du visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John R. Hawse</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Engineering in Medicine and Biology Society, Jul 2019, Berlin, France</w:t>
+              <w:t xml:space="preserve">4ème congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France. pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150001v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in vivo (IRM) et in vitro (SRM) du cervelet de la souris TIEG1 KO : analyse structurale et métabolique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Development of a new MR Elastography protocol to measure the functional properties of facial muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44ème congrès de la société de Biomecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société de Biomecanique, Oct 2019, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069873v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un nouveau protocole en élastographie IRM pour mesurer les propriétés fonctionnelles des muscles du visage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
+                <w:t xml:space="preserve">Transversal elasticity of TIEG1 KO muscle and tendon fibers probed by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44ème congrès de la société de Biomecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069884v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new MR Elastography protocol to measure the functional properties of facial muscles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Freezing Time on Muscle Fiber Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Affagard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès de la société de Biomecanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, société de Biomecanique, Oct 2019, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, France. pp.5356-5359, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172084v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of the zygomatic muscle using ultrasound elastography technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the muscle tissue with in vivo elastography (MR and US) techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">GDR MECABIO : « Mécanique des matériaux et fluides biologiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982826v1</w:t>
+                <w:t xml:space="preserve">hal-01983052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal elasticity of TIEG1 KO muscle fibers probed by atomic force microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the muscle tissue with in vitro (mechanical test) and in vivo (MR and US elastography) techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982831v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the muscle tissue with in vivo elastography (MR and US) techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transversal elasticity of TIEG1 KO muscle fibers probed by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessem Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MECABIO : « Mécanique des matériaux et fluides biologiques»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983052v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the muscle tissue with in vitro (mechanical test) and in vivo (MR and US elastography) techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Vers une plateforme innovante multimodale dédiée à l'évaluation faciale : De l'expression faciale aux muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Olivetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CHIRURGIE DE LA PA RALYSIE FACIALE : LA NORMATIVITÉ COMME DÉFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération‐Hospitalo‐Universitaire (FHU) SURFACE, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983012v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plateforme innovante multimodale dédiée à l'évaluation faciale : De l'expression faciale aux muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Propriétés élastiques du muscle zygomatique en utilisant la technique d'élastographie par ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIRURGIE DE LA PA RALYSIE FACIALE : LA NORMATIVITÉ COMME DÉFI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération‐Hospitalo‐Universitaire (FHU) SURFACE, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">6ème Journée Scientifique de l'institut Faire Faces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Faire Face, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989996v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés élastiques du muscle zygomatique en utilisant la technique d'élastographie par ultrasons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomics of TIEG1 KO muscle mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Scientifique de l'institut Faire Faces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Faire Face, Oct 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">11es journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgique. https://11-js-rfmf-2018.sciencesconf.org/data/p./Programme_11JSRFMF_2025.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971397v1</w:t>
+                <w:t xml:space="preserve">hal-01982924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KLF10 regulates skeletal muscle metabolism in mice</w:t>
               </w:r>
@@ -12305,814 +12305,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomics of TIEG1 KO muscle mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo and in vitro muscle metabolic profiles of TIEG1 KO muscle mice using spectroscopy techniques (MRS / NMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47th European Muscle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Muscle Research, Aug 2018, Budapest, Hungary. pp.S9-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10974-018-9500-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982924v1</w:t>
+                <w:t xml:space="preserve">hal-01982949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and in vitro muscle metabolic profiles of TIEG1 KO muscle mice using spectroscopy techniques (MRS / NMR)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Elastic properties of the zygomatic muscle using ultrasound elastography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th European Muscle Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10974-018-9500-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982949v1</w:t>
+                <w:t xml:space="preserve">hal-01982826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Development of a phantom mimicking the functional and structural behaviors of the thigh muscles characterized with magnetic resonance elastography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, France. pp.6736-6739, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706208v1</w:t>
+                <w:t xml:space="preserve">hal-03796780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of digital image correlation and ultrasound: analysis of thigh muscle displacement fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">Phantoms mimicking the viscoelastic behavior of healthy and fibrotic livers with Magnetic Resonance Elastography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319228⟩</w:t>
+              <w:t xml:space="preserve">IEEE-ICABME 3rd International Conference on Advances In Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893831v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a phantom mimicking the functional and structural behaviors of the thigh muscles characterized with magnetic resonance elastography technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angxiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC) 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796780v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantoms mimicking the viscoelastic behavior of healthy and fibrotic livers with Magnetic Resonance Elastography technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">Use of digital image correlation and ultrasound: analysis of thigh muscle displacement fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Affagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ICABME 3rd International Conference on Advances In Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. </w:t>
+              <w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, France. pp.3827-3830, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797330v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of shear wave propagation derived from MR elastography in 3D thigh skeletal muscle using subject specific finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, France. pp.4026-4029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13159,51 +13159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés mécaniques des muscles de la cuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13235,584 +13235,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la raideur hépatique avec 2 techniques dÂ'imagerie : ERM et Fibroscan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Caractérisation des tissus mous (muscle, foie) avec la technique d'élastographie par résonance magnétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de Recherche en Imagerie et Technologies de la Santé, (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460622v1</w:t>
+                <w:t xml:space="preserve">hal-00456957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness with magnetic resonance elastography.</w:t>
+                <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Debernard</w:t>
+                <w:t xml:space="preserve">Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Hogrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+                <w:t xml:space="preserve">Kevin Galazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International World Muscle Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457070v1</w:t>
+                <w:t xml:space="preserve">hal-01413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological properties of TIEG1 osteocytes using transmission electron microscopy.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T.C. Spelsberg</w:t>
+                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness with magnetic resonance elastography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIth Congress of the International Society of Bone Morphometry.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Zell am See, Austria</w:t>
+              <w:t xml:space="preserve">14th International World Muscle Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457154v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des tissus mous (muscle, foie) avec la technique d'élastographie par résonance magnétique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bensamoun</w:t>
+                <w:t xml:space="preserve">Mesure de la raideur hépatique avec 2 techniques dÂ'imagerie : ERM et Fibroscan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Latrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche en Imagerie et Technologies de la Santé, (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456957v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Galazer</w:t>
+                <w:t xml:space="preserve">Morphological properties of TIEG1 osteocytes using transmission electron microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rachik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">T.C. Spelsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">The XIth Congress of the International Society of Bone Morphometry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Zell am See, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413216v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of muscle stiffness with magnetic resonance elastography technique Quantitative techniques for muscle studies using NMR imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle NMRI, Institut de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13831,96 +13831,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft tissue characterization using magnetic resonance elastography technique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+                <w:t xml:space="preserve">Determination of in vivo elastic properties of the human liver by Magnetic Resonance Elastography technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meditech, Â“Imaging and Measurements in Biomechanics and Medical EngineeringÂ”,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336337v1</w:t>
+                <w:t xml:space="preserve">hal-00340036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGFb inducible early gene-1 knockout mice display defects in the molecular structure of tendon fibers.</w:t>
               </w:r>
@@ -13945,51 +13997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14025,450 +14077,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of in vivo elastic properties of the human liver by Magnetic Resonance Elastography technique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Cross-Validation of the Magnetic Resonance Elastography Technique to measure the Liver Stiffness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Latrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Society for magnetic resonance in medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toronto - Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340036v1</w:t>
+                <w:t xml:space="preserve">hal-00340043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Validation of the Magnetic Resonance Elastography Technique to measure the Liver Stiffness.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-macro characterization and modelling of human cortical bone : structural anisotropy versus material anisotropy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vanleene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for magnetic resonance in medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toronto - Ontario, Canada</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340043v1</w:t>
+                <w:t xml:space="preserve">hal-00308696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro characterization and modelling of human cortical bone : structural anisotropy versus material anisotropy.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft tissue characterization using magnetic resonance elastography technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, (CMBBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Meditech, Â“Imaging and Measurements in Biomechanics and Medical EngineeringÂ”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308696v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendons isolated from TIEG knockout mice display defects in mechanical strength, micro-architecture and gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Spelsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.N. An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14523,90 +14523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female, but not male, TIEG-Null mice display severe osteopenia and abnormal cancellous bone micro-architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.T. Iwaniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Meeting of the American Society for Bone and Mineral Research (ASBMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Honolulu, Hawaii, United States</w:t>
@@ -14648,77 +14648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of elasticity tensor of human cortical bone derived from multimodal imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Winzenrieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gherbezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. de Belleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Treutenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14760,90 +14760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization and modelling of human cortical bone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Treutenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14917,103 +14917,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-layered polyurethane phantom model to mimic the thoracolumbar layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Rossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Fascia Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Montréal, France</w:t>
@@ -15036,512 +15036,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of TIEG1 KO muscle structure with diffusion weighted-MRI</w:t>
+                <w:t xml:space="preserve">TIEG1 is a novel regulator of muscle mitochondrial biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Même</w:t>
+                <w:t xml:space="preserve">M. Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kammoun</w:t>
+                <w:t xml:space="preserve">V. Veksler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Même</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.R. Hawse</w:t>
+                <w:t xml:space="preserve">J. Piquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S117, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453476v1</w:t>
+                <w:t xml:space="preserve">hal-03973380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIEG1 is a novel regulator of muscle mitochondrial biogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Characterization of TIEG1 KO muscle structure with diffusion weighted-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Beuvin</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973380v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr. UTC : une première réussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût de la recherche chevillé au corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId422"/>
+      <w:footerReference w:type="default" r:id="rId423"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15688,51 +15700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P Mcgee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3553375" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352748v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schleip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2026.100932" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Billy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2024.101636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boussida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Bartsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brandl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wilke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27742-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03683853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2022.155014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03277937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subramaniam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hawse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03329089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.27412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03290919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Labourdette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2021.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01980213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamouille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raffoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2017.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03798011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.10.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour K Chakouch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138873" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Gennari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Themar-Noel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panuel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deslandre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Themar-Noel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.11.0021959-0318" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Affagard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feissel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Bensamoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028490" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811226v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Cheng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809974v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500085" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23678" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Spelsberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.10.025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957709002304" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.04.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811633v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinimag.2010.07.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gumez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Bensamoun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doucet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00356.2010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.077" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.11.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336358v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latrive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21523" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391846v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensamoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramaniam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802296889" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Glaser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Ringleb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ehman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21307" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308657v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Iwaniec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Monroe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Peters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172315v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Manduca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20817" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Basford" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Thompson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Nan An" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.07.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Tsubone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Boumediene" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00800.2005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03813019v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ilharreborde" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bassillais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.05.021" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812838v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stevens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.04.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813098v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringleb" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. An" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388119" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacie I Ringleb" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Littrell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brennan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20487" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherbezza" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2003.09.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143018v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charleux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensamoun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142949v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156906v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Chakouch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rossman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719941v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886069v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03025606v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fessel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857804" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02164406v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupres" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714923" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150016v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Emch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S Bruinsma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly H Nelson Holte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02172084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714926" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982831v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983052v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01989996v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivetto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03893831v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Affagard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319228" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796780v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319939" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797330v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323301" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460622v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457070v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debernard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hogrel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457154v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Spelsberg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456957v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336337v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345023v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340036v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340043v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308696v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178957v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramaniam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. An" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290087v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118970v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winzenrieth" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735618v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453476v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973380v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veksler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquereau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.093" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150023v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151354v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151350v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352748v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schleip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2026.100932" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P Mcgee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3553375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Billy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2024.101636" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boussida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100750" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Bartsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brandl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wilke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27742-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03683853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2022.155014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03277937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subramaniam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hawse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03329089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.27412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03290919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Labourdette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2021.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01980213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamouille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raffoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2017.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03798011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.10.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour K Chakouch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138873" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Gennari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Themar-Noel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panuel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deslandre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Themar-Noel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.11.0021959-0318" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Affagard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feissel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Bensamoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028490" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500085" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811226v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23678" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Spelsberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957709002304" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.04.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinimag.2010.07.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.10.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gumez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Bensamoun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doucet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00356.2010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.077" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.11.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensamoun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramaniam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802296889" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Glaser" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Ringleb" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ehman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21307" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Iwaniec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Monroe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Peters" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336358v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latrive" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21523" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172315v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Manduca" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20817" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Basford" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Thompson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Nan An" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.07.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Tsubone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Boumediene" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00800.2005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03813019v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ilharreborde" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bassillais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.05.021" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812838v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stevens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.04.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacie I Ringleb" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Littrell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brennan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20487" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringleb" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. An" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388119" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023425v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherbezza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2003.09.013" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142949v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensamoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charleux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143018v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156906v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Chakouch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719941v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735652v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rossman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03025606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886069v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150016v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Emch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S Bruinsma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly H Nelson Holte" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02172084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714926" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02164406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714923" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796735v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fessel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857804" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983052v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983012v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982831v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01989996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivetto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796780v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319939" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797330v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323301" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03893831v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Affagard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319228" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456957v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457070v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hogrel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460622v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457154v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Spelsberg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340036v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345023v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340043v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178957v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramaniam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. An" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290087v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118970v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winzenrieth" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735618v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973380v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veksler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquereau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.093" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8ZMHQTW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453476v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150023v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151354v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151350v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>