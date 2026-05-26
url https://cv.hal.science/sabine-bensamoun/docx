--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -615,287 +615,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Lung Stiffness for Long-COVID Patients Using Magnetic Resonance Elastography (MRE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">An original approach to generate periodic Representative Volume Elements with anisotropic heterogeneous microstructure: application to skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiaran P McGee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 115, pp.110269. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.112897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.110269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763491v1</w:t>
+                <w:t xml:space="preserve">hal-05212599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach to generate periodic Representative Volume Elements with anisotropic heterogeneous microstructure: application to skeletal muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+                <w:t xml:space="preserve">Monitoring of Lung Stiffness for Long-COVID Patients Using Magnetic Resonance Elastography (MRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiaran P McGee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 191, pp.112897. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115, pp.110269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.110269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212599v1</w:t>
+                <w:t xml:space="preserve">hal-04763491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Lung Stiffness Using Magnetic Resonance Elastography (MRE): Clinical Validation for Smokers</w:t>
               </w:r>
@@ -1314,51 +1314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44, pp.337-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4352,265 +4352,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Elastic Property of Nine Thigh Muscles Using Magnetic Resonance Elastography</w:t>
+                <w:t xml:space="preserve">Adolescent spinal pain: The pediatric orthopedist's point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mashhour K Chakouch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J M Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Themar-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Deslandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138873⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (N° 6 Supplément), pp.S247 - S250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807704v1</w:t>
+                <w:t xml:space="preserve">hal-03807667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent spinal pain: The pediatric orthopedist's point of view</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the Elastic Property of Nine Thigh Muscles Using Magnetic Resonance Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Deslandre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mashhour K Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 101 (N° 6 Supplément), pp.S247 - S250. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2015.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807667v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of skeletal muscle and subcutaneous tissues in Duchenne muscular dystrophy by magnetic resonance elastography (MRE): a feasibility study</w:t>
               </w:r>
@@ -5045,542 +5045,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN VIVO CHARACTERIZATION OF THE MUSCLE VISCOELASTICITY IN PASSIVE AND ACTIVE CONDITIONS USING MULTIFREQUENCY MR ELASTOGRAPHY</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of liver viscosity behavior as a function of multifrequency magnetic resonance elastography (MMRE) postprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rhein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Latrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218957713500085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.422 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.23986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809974v1</w:t>
+                <w:t xml:space="preserve">hal-03809995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutoff Values for Alcoholic Liver Fibrosis Using Magnetic Resonance Elastography Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A possible clinical tool to depict muscle elasticity mapping using magnetic resonance elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.903 - 908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.23678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.12025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811226v2</w:t>
+                <w:t xml:space="preserve">hal-03811258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of liver viscosity behavior as a function of multifrequency magnetic resonance elastography (MMRE) postprocessing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IN VIVO CHARACTERIZATION OF THE MUSCLE VISCOELASTICITY IN PASSIVE AND ACTIVE CONDITIONS USING MULTIFREQUENCY MR ELASTOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.23986⟩</w:t>
+              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (02), pp.1350008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218957713500085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809995v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible clinical tool to depict muscle elasticity mapping using magnetic resonance elastography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutoff Values for Alcoholic Liver Fibrosis Using Magnetic Resonance Elastography Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47, pp.903 - 908. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.811 - 817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.23678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.12025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811258v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a hyper-viscoelastic phantom mimicking biological soft tissue using an abdominal pneumatic driver with Magnetic Resonance Elastography (MRE)</w:t>
               </w:r>
@@ -6075,274 +6075,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIEG1-NULL OSTEOCYTES DISPLAY DEFECTS IN THEIR MORPHOLOGY, DENSITY AND SURROUNDING BONE MATRIX</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas C Spelsberg</w:t>
+                <w:t xml:space="preserve">Analysis of thigh muscle stiffness from childhood to adulthood using magnetic resonance elastography (MRE) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (03), pp.127-136. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (8), pp.836-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218957709002304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812562v1</w:t>
+                <w:t xml:space="preserve">hal-03811589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of thigh muscle stiffness from childhood to adulthood using magnetic resonance elastography (MRE) technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+                <w:t xml:space="preserve">TIEG1-NULL OSTEOCYTES DISPLAY DEFECTS IN THEIR MORPHOLOGY, DENSITY AND SURROUNDING BONE MATRIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C Spelsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (8), pp.836-840. </w:t>
+              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (03), pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218957709002304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811589v1</w:t>
+                <w:t xml:space="preserve">hal-03812562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness imaging of the kidney and adjacent abdominal tissues measured simultaneously using magnetic resonance elastography</w:t>
               </w:r>
@@ -7917,295 +7917,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent changes in the mechanical properties of tail tendons in TGF-β inducible early gene-1 knockout mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">TGFβ inducible early gene-1 knockout mice display defects in bone strength and microarchitecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsu Tsubone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John R Hawse</w:t>
+                <w:t xml:space="preserve">Brice Ilharreborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emir Boumediene</w:t>
+                <w:t xml:space="preserve">Armelle Bassillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 101, pp.1419 - 1424. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (6), pp.1244-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00800.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2006.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812674v1</w:t>
+                <w:t xml:space="preserve">hal-03813019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFβ inducible early gene-1 knockout mice display defects in bone strength and microarchitecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Hawse</w:t>
+                <w:t xml:space="preserve">Age-dependent changes in the mechanical properties of tail tendons in TGF-β inducible early gene-1 knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsu Tsubone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Ilharreborde</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Bassillais</w:t>
+                <w:t xml:space="preserve">Emir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39 (6), pp.1244-1251. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101, pp.1419 - 1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2006.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00800.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813019v1</w:t>
+                <w:t xml:space="preserve">hal-03812674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic–microscopic characterization of the passive mechanical properties in rat soleus muscle</w:t>
               </w:r>
@@ -8583,261 +8583,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission scanning acoustic imaging of human cortical bone and relation with the microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">Spatial distribution of acoustic and elastic properties of human femoral cortical bone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gherbezza</w:t>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François de Belleval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">J.-M. Gherbezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. de Belleval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2004.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (4), pp.503-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2003.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813176v1</w:t>
+                <w:t xml:space="preserve">hal-00023425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of acoustic and elastic properties of human femoral cortical bone.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Transmission scanning acoustic imaging of human cortical bone and relation with the microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gherbezza</w:t>
+                <w:t xml:space="preserve">Jean-Marc Gherbezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. de Belleval</w:t>
+                <w:t xml:space="preserve">Jean-François de Belleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37 (4), pp.503-510. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (6), pp.639-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2003.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2004.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023425v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8849,528 +8849,528 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Assessment of lung parenchymal elasticity in smokers using magnetic resonance elastography and oscillometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ERS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163591v1</w:t>
+                <w:t xml:space="preserve">hal-05142949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Sep 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143103v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+                <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Sep 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163584v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of lung parenchymal elasticity in smokers using magnetic resonance elastography and oscillometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Bayat</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2025, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142949v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la rigidité pulmonaire avec l'élastographie par résonance magnétique (ERM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Radiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Radiologie, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9622,260 +9622,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preclinical mri elastography at 7T: an original approach for the non-invasive mechanical characterization of mouse organs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How magnetic resonance elastography (MRE) could provide biomechanical property to complete computed tomography (CT) scan lung diagnostic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Pagé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M K Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg; Faculté de Médecine, Maïeutique et Sciences de la Santé; Hôpitaux Universitaires de Strasbourg, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140822v1</w:t>
+                <w:t xml:space="preserve">hal-04156906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How magnetic resonance elastography (MRE) could provide biomechanical property to complete computed tomography (CT) scan lung diagnostic?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of preclinical mri elastography at 7T: an original approach for the non-invasive mechanical characterization of mouse organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Pagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M K Chakouch</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg; Faculté de Médecine, Maïeutique et Sciences de la Santé; Hôpitaux Universitaires de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156906v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of age</w:t>
               </w:r>
@@ -11546,290 +11546,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the muscle tissue with in vivo elastography (MR and US) techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transversal elasticity of TIEG1 KO muscle fibers probed by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessem Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MECABIO : « Mécanique des matériaux et fluides biologiques»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983052v1</w:t>
+                <w:t xml:space="preserve">hal-01982831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the muscle tissue with in vitro (mechanical test) and in vivo (MR and US elastography) techniques</w:t>
+                <w:t xml:space="preserve">Characterization of the muscle tissue with in vivo elastography (MR and US) techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GDR MECABIO : « Mécanique des matériaux et fluides biologiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983012v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal elasticity of TIEG1 KO muscle fibers probed by atomic force microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the muscle tissue with in vitro (mechanical test) and in vivo (MR and US elastography) techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982831v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une plateforme innovante multimodale dédiée à l'évaluation faciale : De l'expression faciale aux muscles</w:t>
               </w:r>
@@ -12564,473 +12564,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a phantom mimicking the functional and structural behaviors of the thigh muscles characterized with magnetic resonance elastography technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+                <w:t xml:space="preserve">Use of digital image correlation and ultrasound: analysis of thigh muscle displacement fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Affagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC) 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319939⟩</w:t>
+              <w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, France. pp.3827-3830, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796780v1</w:t>
+                <w:t xml:space="preserve">hal-03893831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantoms mimicking the viscoelastic behavior of healthy and fibrotic livers with Magnetic Resonance Elastography technique</w:t>
+                <w:t xml:space="preserve">Development of a phantom mimicking the functional and structural behaviors of the thigh muscles characterized with magnetic resonance elastography technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ICABME 3rd International Conference on Advances In Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, France. pp.6736-6739, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03797330v1</w:t>
+                <w:t xml:space="preserve">hal-03796780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+                <w:t xml:space="preserve">Phantoms mimicking the viscoelastic behavior of healthy and fibrotic livers with Magnetic Resonance Elastography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-ICABME 3rd International Conference on Advances In Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706208v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of digital image correlation and ultrasound: analysis of thigh muscle displacement fields</w:t>
+                <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Affagard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angxiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893831v1</w:t>
+                <w:t xml:space="preserve">hal-01706208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of shear wave propagation derived from MR elastography in 3D thigh skeletal muscle using subject specific finite element model</w:t>
               </w:r>
@@ -13235,554 +13235,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des tissus mous (muscle, foie) avec la technique d'élastographie par résonance magnétique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bensamoun</w:t>
+                <w:t xml:space="preserve">Morphological properties of TIEG1 osteocytes using transmission electron microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Spelsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche en Imagerie et Technologies de la Santé, (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">The XIth Congress of the International Society of Bone Morphometry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Zell am See, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456957v1</w:t>
+                <w:t xml:space="preserve">hal-00457154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Caractérisation des tissus mous (muscle, foie) avec la technique d'élastographie par résonance magnétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Journées de Recherche en Imagerie et Technologies de la Santé, (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413216v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness with magnetic resonance elastography.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Galazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Debernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+                <w:t xml:space="preserve">Mohamed Rachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International World Muscle Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457070v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la raideur hépatique avec 2 techniques dÂ'imagerie : ERM et Fibroscan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness with magnetic resonance elastography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Hogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International World Muscle Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460622v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological properties of TIEG1 osteocytes using transmission electron microscopy.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de la raideur hépatique avec 2 techniques dÂ'imagerie : ERM et Fibroscan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Latrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIth Congress of the International Society of Bone Morphometry.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Zell am See, Austria</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457154v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of muscle stiffness with magnetic resonance elastography technique Quantitative techniques for muscle studies using NMR imaging.</w:t>
               </w:r>
@@ -13831,273 +13831,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of in vivo elastic properties of the human liver by Magnetic Resonance Elastography technique.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TGFb inducible early gene-1 knockout mice display defects in the molecular structure of tendon fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Hawse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ASBMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montréal, Canada. pp.s406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340036v1</w:t>
+                <w:t xml:space="preserve">hal-00345023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFb inducible early gene-1 knockout mice display defects in the molecular structure of tendon fibers.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of in vivo elastic properties of the human liver by Magnetic Resonance Elastography technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASBMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montréal, Canada. pp.s406</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345023v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Validation of the Magnetic Resonance Elastography Technique to measure the Liver Stiffness.</w:t>
               </w:r>
@@ -14208,51 +14208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-macro characterization and modelling of human cortical bone : structural anisotropy versus material anisotropy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14424,51 +14424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Spelsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.N. An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14661,64 +14661,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Winzenrieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gherbezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. de Belleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Treutenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14760,51 +14760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization and modelling of human cortical bone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15700,51 +15700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352748v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schleip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2026.100932" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P Mcgee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3553375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Billy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2024.101636" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boussida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100750" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Bartsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brandl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wilke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27742-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03683853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2022.155014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03277937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subramaniam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hawse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03329089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.27412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03290919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Labourdette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2021.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01980213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamouille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raffoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2017.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03798011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.10.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour K Chakouch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138873" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Gennari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Themar-Noel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panuel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deslandre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Themar-Noel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.11.0021959-0318" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Affagard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feissel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Bensamoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028490" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500085" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811226v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23678" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Spelsberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957709002304" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.04.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinimag.2010.07.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.10.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gumez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Bensamoun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doucet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00356.2010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.077" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.11.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensamoun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramaniam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802296889" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Glaser" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Ringleb" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ehman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21307" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Iwaniec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Monroe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Peters" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336358v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latrive" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21523" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172315v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Manduca" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20817" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Basford" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Thompson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Nan An" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.07.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Tsubone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Boumediene" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00800.2005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03813019v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ilharreborde" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bassillais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.05.021" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812838v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stevens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.04.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacie I Ringleb" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Littrell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brennan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20487" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringleb" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. An" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388119" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023425v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherbezza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2003.09.013" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142949v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensamoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charleux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143018v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156906v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Chakouch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719941v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735652v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rossman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03025606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886069v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150016v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Emch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S Bruinsma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly H Nelson Holte" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02172084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714926" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02164406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714923" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796735v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fessel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857804" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983052v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983012v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982831v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01989996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivetto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796780v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319939" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797330v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323301" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03893831v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Affagard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319228" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456957v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457070v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hogrel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460622v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457154v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Spelsberg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340036v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345023v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340043v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178957v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramaniam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. An" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290087v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118970v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winzenrieth" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735618v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973380v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veksler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquereau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.093" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8ZMHQTW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453476v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150023v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151354v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151350v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352748v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schleip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2026.100932" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P Mcgee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3553375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Billy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2024.101636" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boussida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100750" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Bartsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brandl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wilke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27742-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03683853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2022.155014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03277937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subramaniam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hawse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03329089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.27412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03290919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Labourdette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2021.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01980213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamouille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raffoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2017.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03798011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.10.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Gennari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Themar-Noel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deslandre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour K Chakouch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138873" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Themar-Noel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.11.0021959-0318" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Affagard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feissel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Bensamoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028490" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811258v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23678" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500085" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811226v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Cheng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Spelsberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.04.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957709002304" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinimag.2010.07.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.10.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gumez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Bensamoun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doucet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00356.2010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.077" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.11.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensamoun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramaniam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802296889" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Glaser" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Ringleb" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ehman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21307" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Iwaniec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Monroe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Peters" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336358v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latrive" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21523" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172315v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Manduca" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20817" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Basford" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Thompson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Nan An" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.07.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03813019v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ilharreborde" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bassillais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2006.05.021" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812674v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Tsubone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Boumediene" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00800.2005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03812838v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stevens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.04.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacie I Ringleb" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Littrell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brennan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20487" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringleb" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. An" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388119" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherbezza" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2003.09.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142949v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensamoun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charleux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143018v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156906v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Chakouch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719941v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735652v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rossman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03025606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886069v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150016v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Emch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S Bruinsma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly H Nelson Holte" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02172084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714926" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02164406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714923" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796735v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fessel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857804" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982831v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983052v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01983012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01989996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivetto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03893831v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Affagard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319228" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03796780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319939" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03797330v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323301" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457154v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Spelsberg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456957v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457070v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debernard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hogrel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460622v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345023v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340036v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340043v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178957v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramaniam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. An" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290087v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118970v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winzenrieth" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03735618v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973380v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veksler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquereau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.093" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8ZMHQTW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453476v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150023v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151354v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02151350v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>