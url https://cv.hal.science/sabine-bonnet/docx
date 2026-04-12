--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,412 +100,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the colloidal stability of curcumin nanoparticles formed by nanoprecipitation</w:t>
+                <w:t xml:space="preserve">Characterization of Ultrasmall Superparamagnetic Iron Oxide via Fast Field‐Cycling NMR Relaxometry at Two Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Didat</w:t>
+                <w:t xml:space="preserve">Lyns Verel Che Dji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
+                <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101275⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64 (3), pp.312-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.70070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420297v1</w:t>
+                <w:t xml:space="preserve">hal-05513635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Supramolecular Hydrogel Gelation Process: A High‐Resolution and Fast‐Field Cycling NMR Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the colloidal stability of curcumin nanoparticles formed by nanoprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Didat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Boulogne</w:t>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Cogneaux</w:t>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hoschtettler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Stefan</w:t>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.70061⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.101275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381194v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Ultrasmall Superparamagnetic Iron Oxide via Fast Field‐Cycling NMR Relaxometry at Two Temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Effect on Supramolecular Hydrogel Gelation Process: A High‐Resolution and Fast‐Field Cycling NMR Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cogneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyns Verel Che Dji</w:t>
+                <w:t xml:space="preserve">Paul Hoschtettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Girardet</w:t>
+                <w:t xml:space="preserve">Marie‐christine Averlant-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Fleutot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 64 (3), pp.312-318. </w:t>
+              <w:t xml:space="preserve">, 2026, 64 (2), pp.179-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.70070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.70061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513635v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoliposome functionalized colloidal GelMA inks for 3D printing of scaffolds with multiscale porosity</w:t>
               </w:r>
@@ -755,90 +755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Dispersion Medium on NMR Relaxation Properties of Superparamagnetic Iron Oxide Nanoparticles between 0.24 mT and 14.1 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyns Verel Che Dji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roua Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1013,295 +1013,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for MRI applications: Microwave synthesis and physicochemical, magnetic and biological characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Girardet</w:t>
+                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) hydrogel scaffolds : predicting physical properties using an experimental design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bianchi</w:t>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Henrionnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106819⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (17), pp.13359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241713359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180327v1</w:t>
+                <w:t xml:space="preserve">hal-04204953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) hydrogel scaffolds : predicting physical properties using an experimental design approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Peyret</w:t>
+                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for MRI applications: Microwave synthesis and physicochemical, magnetic and biological characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (17), pp.13359. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.106819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241713359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204953v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Observation of 14 N Quadrupole Resonance Transitions in Water Proton NMR Relaxometry Dispersion Curves: The Case of a Labile NH Grouping in a Semirigid Molecular Moiety</w:t>
               </w:r>
@@ -1417,103 +1417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid microwave synthesis of magnetic nanoparticles in physiological serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyns Verel Che Dji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 169, pp.480-491. </w:t>
@@ -2077,295 +2077,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-assembly and multicomponent hydrogel formation upon mixing nucleobase-containing peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+                <w:t xml:space="preserve">Marie-José Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Lionel Richaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Balan Lavinia</w:t>
+                <w:t xml:space="preserve">Guillaume Pickaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.10566-10578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR02417E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469094v1</w:t>
+                <w:t xml:space="preserve">hal-03253806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-assembly and multicomponent hydrogel formation upon mixing nucleobase-containing peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Giraud</w:t>
+                <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Richaudeau</w:t>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pickaert</w:t>
+                <w:t xml:space="preserve">Balan Lavinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, pp.10566-10578. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (48), pp.33100 - 33110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR02417E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253806v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving and fine-tuning the properties of peptide-based hydrogels via incorporation of peptide nucleic acids</w:t>
               </w:r>
@@ -2390,51 +2390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pickaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Averlant-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2524,51 +2524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szakiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (8), pp.1218-1222. </w:t>
@@ -4566,338 +4566,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the static magnetic field strength on parahydrogen induced polarization NMR spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of cesium and thallium cations inside a calixarene cavity as probed by nuclear spin relaxation. Evidence of cation-pi interactions in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.10800-10807</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271635v1</w:t>
+                <w:t xml:space="preserve">hal-00419687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of cesium and thallium cations inside a calixarene cavity as probed by nuclear spin relaxation. Evidence of cation-pi interactions in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the static magnetic field strength on parahydrogen induced polarization NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Reineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (23), pp.234507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3152843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419687v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of a metallic cation complexed in a calixarene as determined by calixarene 13C spin relaxation. Application to cesium and thallium complexed by p-sulfonatocalix[4]arene in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Cuc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.3499-3503</w:t>
@@ -4920,535 +4920,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensatory and Long-Range Changes in Picosecond–Nanosecond Main-Chain Dynamics upon Complex Formation: 15N Relaxation Analysis of the Free and Bound States of the Ubiquitin-like Domain of Human Plexin-B1 and the Small GTPase Rac1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Selective HOESY experiments for stereochemical determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buck</w:t>
+                <w:t xml:space="preserve">Lalla Aïcha Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.01.081⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (10), pp.939-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271649v1</w:t>
+                <w:t xml:space="preserve">hal-02271647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective HOESY experiments for stereochemical determinations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+                <w:t xml:space="preserve">Compensatory and Long-Range Changes in Picosecond–Nanosecond Main-Chain Dynamics upon Complex Formation: 15N Relaxation Analysis of the Free and Bound States of the Ubiquitin-like Domain of Human Plexin-B1 and the Small GTPase Rac1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 377 (5), pp.1474-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.01.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02271647v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Long-Lived Nuclear Spin States Involved in Para-Hydrogenated Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling protein dynamics through fast spectral density mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja066313x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (3), pp.159-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-006-9091-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155846v1</w:t>
+                <w:t xml:space="preserve">hal-00155825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling protein dynamics through fast spectral density mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ropars</w:t>
+                <w:t xml:space="preserve">About Long-Lived Nuclear Spin States Involved in Para-Hydrogenated Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barthe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christie Aroulanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Reineri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 37 (3), pp.159-177. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (5), pp.1445-1449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10858-006-9091-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja066313x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155825v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Structure and Backbone Dynamics of the Reduced Form and an Oxidized Form of E. coli Methionine Sulfoxide Reductase A (MsrA): Structural Insight of the MsrA Catalytic Cycle</w:t>
               </w:r>
@@ -5473,51 +5473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5782,212 +5782,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part I. A residue-per-residue self-consistent analysis of multifield15N relaxation parameters</w:t>
+                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part II. Tentative interpretation of the residue-specific correlation time in terms of overall rotation-diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24A (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 2005, 24A (1), pp.10-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.20026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.20027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271753v1</w:t>
+                <w:t xml:space="preserve">hal-02271751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HMBC-like experiment based on longitudinal csa/dipolar cross-correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6028,199 +6028,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part II. Tentative interpretation of the residue-specific correlation time in terms of overall rotation-diffusion</w:t>
+                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part I. A residue-per-residue self-consistent analysis of multifield15N relaxation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24A (1), pp.10-16. </w:t>
+              <w:t xml:space="preserve">, 2005, 24A (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.20027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.20026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271751v1</w:t>
+                <w:t xml:space="preserve">hal-02271753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of 15 N csa/dipolar cross-correlation rates by means of Spin State Selective experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,273 +6273,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calculation of cross-correlation spectral density functions within the model-free approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of radio-frequency field inhomogeneity effects: application to pulse trains aimed at the determination of CSA-dipolar interference terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts in Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.10085⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (10), pp.769-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271776v1</w:t>
+                <w:t xml:space="preserve">hal-00125364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of radio-frequency field inhomogeneity effects: application to pulse trains aimed at the determination of CSA-dipolar interference terms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">On the calculation of cross-correlation spectral density functions within the model-free approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concepts in Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19A (2), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.10085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1259⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125364v1</w:t>
+                <w:t xml:space="preserve">hal-02271776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative spin-state-selective pulse sequence element</w:t>
               </w:r>
@@ -6667,51 +6667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rochd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,77 +6802,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining solid-state, liquid-state and relaxometry NMR to decipher structure and dynamics of supramolecular hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hoschtettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Averlant-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6927,90 +6927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step microwave synthesis of functionalized magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bianchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7078,273 +7078,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the observation of 14N Quadrupole Resonance transitions in water proton NMR relaxometry dispersion curves. The case of a labile NH grouping in a semi-rigid molecular moiety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for biomedical applications: synthesis by microwave assisted coprecipitation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th conference on fast field cycling NMR relaxometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Caparica Symposium on Nanoparticles/Nanomaterials and Applications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818986v1</w:t>
+                <w:t xml:space="preserve">hal-03550508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for biomedical applications: synthesis by microwave assisted coprecipitation and characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the observation of 14N Quadrupole Resonance transitions in water proton NMR relaxometry dispersion curves. The case of a labile NH grouping in a semi-rigid molecular moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Averlant-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Caparica Symposium on Nanoparticles/Nanomaterials and Applications 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">12th conference on fast field cycling NMR relaxometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550508v1</w:t>
+                <w:t xml:space="preserve">hal-03818986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
               </w:r>
@@ -7369,64 +7369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7634,51 +7634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8186,51 +8186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05381194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cogneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoschtettler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyns Verel Che Dji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Vuillemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NJ02729B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Stefan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-0601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Korchowiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kwieci&#324;ska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063397" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richaudeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02417E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03483E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Bardarov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Balabanova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.07.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Markowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek D&#322;ugosz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szakiel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1460840" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Terenzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Zerbetto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Anderson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310142f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21226" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C96DA13385F09B7C339789323F28D344184263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303679z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200281f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Reineri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1H181RT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205456g" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.081" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla A&#239;cha Ba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2283" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XXCC81J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja066313x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5KBWXJBS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9091-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWQGTZTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9029-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pastor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackerell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788012966-00165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyns Verel Che Dji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05381194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cogneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoschtettler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Vuillemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NJ02729B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Stefan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-0601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Korchowiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kwieci&#324;ska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063397" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02417E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03483E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Bardarov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Balabanova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.07.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Markowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek D&#322;ugosz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szakiel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1460840" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Terenzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Zerbetto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Anderson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310142f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21226" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C96DA13385F09B7C339789323F28D344184263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303679z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200281f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Reineri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1H181RT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205456g" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152843" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla A&#239;cha Ba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2283" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XXCC81J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.081" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155825v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9091-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWQGTZTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja066313x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5KBWXJBS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9029-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pastor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackerell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788012966-00165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>