--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -100,412 +100,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Ultrasmall Superparamagnetic Iron Oxide via Fast Field‐Cycling NMR Relaxometry at Two Temperatures</w:t>
+                <w:t xml:space="preserve">Exploring the colloidal stability of curcumin nanoparticles formed by nanoprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyns Verel Che Dji</w:t>
+                <w:t xml:space="preserve">Nicolas Didat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Girardet</w:t>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.70070⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.101275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513635v1</w:t>
+                <w:t xml:space="preserve">hal-05420297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the colloidal stability of curcumin nanoparticles formed by nanoprecipitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature Effect on Supramolecular Hydrogel Gelation Process: A High‐Resolution and Fast‐Field Cycling NMR Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Corentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Gaëlle Cogneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Bouizi</w:t>
+                <w:t xml:space="preserve">Paul Hoschtettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Averlant-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101275⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64 (2), pp.179-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.70061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420297v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Supramolecular Hydrogel Gelation Process: A High‐Resolution and Fast‐Field Cycling NMR Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Ultrasmall Superparamagnetic Iron Oxide via Fast Field‐Cycling NMR Relaxometry at Two Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hoschtettler</w:t>
+                <w:t xml:space="preserve">Lyns Verel Che Dji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐christine Averlant-Petit</w:t>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Stefan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 64 (2), pp.179-186. </w:t>
+              <w:t xml:space="preserve">, 2026, 64 (3), pp.312-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.70061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.70070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381194v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoliposome functionalized colloidal GelMA inks for 3D printing of scaffolds with multiscale porosity</w:t>
               </w:r>
@@ -755,90 +755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Dispersion Medium on NMR Relaxation Properties of Superparamagnetic Iron Oxide Nanoparticles between 0.24 mT and 14.1 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyns Verel Che Dji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roua Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1013,295 +1013,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) hydrogel scaffolds : predicting physical properties using an experimental design approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Peyret</w:t>
+                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for MRI applications: Microwave synthesis and physicochemical, magnetic and biological characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+                <w:t xml:space="preserve">Emilie Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241713359⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.106819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204953v1</w:t>
+                <w:t xml:space="preserve">hal-04180327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for MRI applications: Microwave synthesis and physicochemical, magnetic and biological characterizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bianchi</w:t>
+                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) hydrogel scaffolds : predicting physical properties using an experimental design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Pinzano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36, pp.106819. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (17), pp.13359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241713359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180327v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Observation of 14 N Quadrupole Resonance Transitions in Water Proton NMR Relaxometry Dispersion Curves: The Case of a Labile NH Grouping in a Semirigid Molecular Moiety</w:t>
               </w:r>
@@ -1417,103 +1417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid microwave synthesis of magnetic nanoparticles in physiological serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyns Verel Che Dji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 169, pp.480-491. </w:t>
@@ -2524,51 +2524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szakiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (8), pp.1218-1222. </w:t>
@@ -4566,338 +4566,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of cesium and thallium cations inside a calixarene cavity as probed by nuclear spin relaxation. Evidence of cation-pi interactions in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the static magnetic field strength on parahydrogen induced polarization NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Reineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (23), pp.234507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3152843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419687v1</w:t>
+                <w:t xml:space="preserve">hal-02271635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the static magnetic field strength on parahydrogen induced polarization NMR spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of cesium and thallium cations inside a calixarene cavity as probed by nuclear spin relaxation. Evidence of cation-pi interactions in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.10800-10807</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271635v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of a metallic cation complexed in a calixarene as determined by calixarene 13C spin relaxation. Application to cesium and thallium complexed by p-sulfonatocalix[4]arene in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Cuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.3499-3503</w:t>
@@ -4920,535 +4920,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective HOESY experiments for stereochemical determinations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Compensatory and Long-Range Changes in Picosecond–Nanosecond Main-Chain Dynamics upon Complex Formation: 15N Relaxation Analysis of the Free and Bound States of the Ubiquitin-like Domain of Human Plexin-B1 and the Small GTPase Rac1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalla Aïcha Ba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+                <w:t xml:space="preserve">M. Buck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 377 (5), pp.1474-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.01.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271647v1</w:t>
+                <w:t xml:space="preserve">hal-02271649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensatory and Long-Range Changes in Picosecond–Nanosecond Main-Chain Dynamics upon Complex Formation: 15N Relaxation Analysis of the Free and Bound States of the Ubiquitin-like Domain of Human Plexin-B1 and the Small GTPase Rac1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Buck</w:t>
+                <w:t xml:space="preserve">Selective HOESY experiments for stereochemical determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalla Aïcha Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (10), pp.939-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.01.081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271649v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling protein dynamics through fast spectral density mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About Long-Lived Nuclear Spin States Involved in Para-Hydrogenated Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ropars</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christie Aroulanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Reineri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-006-9091-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (5), pp.1445-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja066313x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155825v1</w:t>
+                <w:t xml:space="preserve">hal-00155846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Long-Lived Nuclear Spin States Involved in Para-Hydrogenated Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling protein dynamics through fast spectral density mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 129 (5), pp.1445-1449. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (3), pp.159-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja066313x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10858-006-9091-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155846v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Structure and Backbone Dynamics of the Reduced Form and an Oxidized Form of E. coli Methionine Sulfoxide Reductase A (MsrA): Structural Insight of the MsrA Catalytic Cycle</w:t>
               </w:r>
@@ -5473,51 +5473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5801,51 +5801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part II. Tentative interpretation of the residue-specific correlation time in terms of overall rotation-diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,51 +5943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6047,51 +6047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part I. A residue-per-residue self-consistent analysis of multifield15N relaxation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,51 +6176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of 15 N csa/dipolar cross-correlation rates by means of Spin State Selective experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6305,51 +6305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts in Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19A (2), pp.65-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6667,51 +6667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rochd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,77 +6802,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining solid-state, liquid-state and relaxometry NMR to decipher structure and dynamics of supramolecular hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hoschtettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Averlant-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6927,90 +6927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step microwave synthesis of functionalized magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bianchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7078,273 +7078,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for biomedical applications: synthesis by microwave assisted coprecipitation and characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the observation of 14N Quadrupole Resonance transitions in water proton NMR relaxometry dispersion curves. The case of a labile NH grouping in a semi-rigid molecular moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Averlant-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Caparica Symposium on Nanoparticles/Nanomaterials and Applications 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">12th conference on fast field cycling NMR relaxometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550508v1</w:t>
+                <w:t xml:space="preserve">hal-03818986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the observation of 14N Quadrupole Resonance transitions in water proton NMR relaxometry dispersion curves. The case of a labile NH grouping in a semi-rigid molecular moiety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for biomedical applications: synthesis by microwave assisted coprecipitation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th conference on fast field cycling NMR relaxometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Caparica Symposium on Nanoparticles/Nanomaterials and Applications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818986v1</w:t>
+                <w:t xml:space="preserve">hal-03550508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
               </w:r>
@@ -7369,51 +7369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8186,51 +8186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyns Verel Che Dji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05381194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cogneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoschtettler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Vuillemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NJ02729B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Stefan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-0601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Korchowiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kwieci&#324;ska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063397" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02417E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03483E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Bardarov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Balabanova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.07.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Markowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek D&#322;ugosz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szakiel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1460840" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Terenzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Zerbetto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Anderson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310142f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21226" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C96DA13385F09B7C339789323F28D344184263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303679z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200281f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Reineri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1H181RT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205456g" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152843" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla A&#239;cha Ba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2283" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XXCC81J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.081" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155825v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9091-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWQGTZTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja066313x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5KBWXJBS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9029-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pastor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackerell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788012966-00165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05381194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cogneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoschtettler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyns Verel Che Dji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Vuillemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NJ02729B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Stefan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-0601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Korchowiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kwieci&#324;ska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063397" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02417E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03483E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Bardarov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Balabanova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.07.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Markowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek D&#322;ugosz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szakiel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1460840" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Terenzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Zerbetto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Anderson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310142f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21226" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C96DA13385F09B7C339789323F28D344184263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303679z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200281f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Reineri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1H181RT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205456g" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.081" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla A&#239;cha Ba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2283" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XXCC81J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja066313x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5KBWXJBS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9091-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWQGTZTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9029-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pastor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackerell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788012966-00165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>