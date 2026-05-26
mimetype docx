--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2881,295 +2881,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Structural and Dynamical Models of a Confined Sodium Nitroprusside Complex</w:t>
+                <w:t xml:space="preserve">Increased synthesis of a new oleanane-type saponin in hairy roots of marigold (Calendula officinalis) after treatment with jasmonic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Deligey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Michał Markowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+                <w:t xml:space="preserve">Marek Długosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+                <w:t xml:space="preserve">Anna Szakiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Mathieu Durli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (38), pp.21883 - 21890. </w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (8), pp.1218-1222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1460840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898701v1</w:t>
+                <w:t xml:space="preserve">hal-02271163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased synthesis of a new oleanane-type saponin in hairy roots of marigold (Calendula officinalis) after treatment with jasmonic acid</w:t>
+                <w:t xml:space="preserve">Bridging Structural and Dynamical Models of a Confined Sodium Nitroprusside Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Markowski</w:t>
+                <w:t xml:space="preserve">Fabien Deligey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Długosz</w:t>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Szakiel</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Durli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (8), pp.1218-1222. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (38), pp.21883 - 21890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1460840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271163v1</w:t>
+                <w:t xml:space="preserve">hal-01898701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of pectin with laccase-mediated oxidation products of ferulic acid</w:t>
               </w:r>
@@ -8186,51 +8186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05381194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cogneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoschtettler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyns Verel Che Dji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Vuillemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NJ02729B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Stefan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-0601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Korchowiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kwieci&#324;ska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063397" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02417E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03483E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Bardarov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Balabanova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.07.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Markowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek D&#322;ugosz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szakiel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1460840" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Terenzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Zerbetto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Anderson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310142f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21226" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C96DA13385F09B7C339789323F28D344184263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303679z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200281f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Reineri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1H181RT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205456g" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.081" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla A&#239;cha Ba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2283" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XXCC81J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja066313x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5KBWXJBS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9091-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWQGTZTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9029-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pastor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackerell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788012966-00165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05381194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cogneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoschtettler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyns Verel Che Dji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Vuillemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NJ02729B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Stefan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-0601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Korchowiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kwieci&#324;ska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063397" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pickaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02417E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03483E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Bardarov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Balabanova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.07.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Markowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek D&#322;ugosz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szakiel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1460840" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Terenzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Zerbetto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Anderson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310142f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21226" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C96DA13385F09B7C339789323F28D344184263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303679z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200281f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Reineri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1H181RT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205456g" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.081" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla A&#239;cha Ba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2283" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XXCC81J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja066313x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5KBWXJBS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9091-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWQGTZTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9029-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pastor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackerell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788012966-00165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>