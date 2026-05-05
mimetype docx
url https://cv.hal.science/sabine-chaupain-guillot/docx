--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -2687,225 +2687,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female part-time work : a European comparison</w:t>
+                <w:t xml:space="preserve">Le passage du temps partiel au temps plein : une comparaison entre les pays de l'Europe des Quinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chaupain-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Jankeliowitch-Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Alain Héraud; Hajime Imamura. </w:t>
+              <w:t xml:space="preserve">Marie-Eve Joël; Jérôme Wittwer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Japan International Symposium on Higher Education, Vocational Career Development and Labour Market</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Universitaire France-Japon, pp.135-154, 2005</w:t>
+              <w:t xml:space="preserve">Économie du vieillissement, tome 1 (Âge et emploi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.233-249, 2005, 2-7475-9161-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279455v1</w:t>
+                <w:t xml:space="preserve">hal-00279554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage du temps partiel au temps plein : une comparaison entre les pays de l'Europe des Quinze</w:t>
+                <w:t xml:space="preserve">Female part-time work : a European comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chaupain-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Jankeliowitch-Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Eve Joël; Jérôme Wittwer. </w:t>
+              <w:t xml:space="preserve">Jean-Alain Héraud; Hajime Imamura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie du vieillissement, tome 1 (Âge et emploi)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.233-249, 2005, 2-7475-9161-1</w:t>
+              <w:t xml:space="preserve">France-Japan International Symposium on Higher Education, Vocational Career Development and Labour Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Universitaire France-Japon, pp.135-154, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279554v1</w:t>
+                <w:t xml:space="preserve">hal-00279455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d'activité des mères ayant de jeunes enfants à charge : une comparaison européenne</w:t>
               </w:r>
@@ -3857,51 +3857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo-Poufoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaupain-Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean Sonwa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yana Njabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302598" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02536413v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.276.1109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01735995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-014-0629-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05534070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Jankeliowitch-Laval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2014.10426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2733" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.623.0419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2007.2328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2007.7061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2004.2109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.543.0607" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2000.922" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1997.1798" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100481340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100347700" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-approches_institutionnalistes_des_inegalites_en_economie_sociale_tome_1_evaluations-9782296037762-24258.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transfert_et_rythmes_familiaux_famille_et_solidarites-9782747570916-18034.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo-Poufoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaupain-Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean Sonwa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yana Njabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302598" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02536413v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.276.1109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01735995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-014-0629-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05534070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Jankeliowitch-Laval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2014.10426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2733" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.623.0419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2007.2328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2007.7061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2004.2109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.543.0607" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2000.922" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1997.1798" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100481340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100347700" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-approches_institutionnalistes_des_inegalites_en_economie_sociale_tome_1_evaluations-9782296037762-24258.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transfert_et_rythmes_familiaux_famille_et_solidarites-9782747570916-18034.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>