--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -225,360 +225,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique sportive - Activités physiques et sportives en télétravail: résultats d'enquête</w:t>
+                <w:t xml:space="preserve">Experiences of Normalization of Pain and Injury in Elite Adolescent Basketball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
+                <w:t xml:space="preserve">Helene Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pierre</w:t>
+                <w:t xml:space="preserve">Sabine Chavinier-Réla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
+                <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Moffat</w:t>
+                <w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+                <w:t xml:space="preserve">Stéphane Couckuyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociology of Sport Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ssj.2021-0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870554v1</w:t>
+                <w:t xml:space="preserve">hal-03916464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of Normalization of Pain and Injury in Elite Adolescent Basketball</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratique sportive - Activités physiques et sportives en télétravail: résultats d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chavinier-Réla</w:t>
+                <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Burlot</w:t>
+                <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t>
+                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Couckuyt</w:t>
+                <w:t xml:space="preserve">Éva Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology of Sport Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916464v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités physiques et sportives en télétravail : résultats d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Moffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 230, pp.42--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -724,51 +724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la diversité des recettes des clubs sportifs amateurs : une perspective européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-Réla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 116 (2), pp.7-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -815,51 +815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la demande sociale de sport et remise en cause de la compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (3), pp.85-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -887,363 +887,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01348536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire d'un échec : l'introduction du basket-ball en France (1893-1917)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
+                <w:t xml:space="preserve">Protestants VS. Catholiques : le basket français vainqueur (1914-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° spécial : Sport and Religion., à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678444v1</w:t>
+                <w:t xml:space="preserve">hal-00578569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protestants VS. Catholiques : le basket français vainqueur (1914-1924)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
+                <w:t xml:space="preserve">Histoire d'un échec : l'introduction du basket-ball en France (1893-1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 72 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.072.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578569v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La progressive montée en puissance des Etats-Unis illustrée par la genèse du basket-ball (1891–1914)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'introduction du basket-ball en France (1893-1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport History Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.10.1051/sm/2010001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578571v1</w:t>
+                <w:t xml:space="preserve">hal-00578555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'introduction du basket-ball en France (1893-1917)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La progressive montée en puissance des Etats-Unis illustrée par la genèse du basket-ball (1891–1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (2), pp.132-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00578555v1</w:t>
+                <w:t xml:space="preserve">hal-00578571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du basket-ball français catholique (1911-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (1), pp.27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1346,51 +1346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguïté des relations du &amp;quot;basket&amp;quot; français au &amp;quot;basketball&amp;quot; américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86, pp.197-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1441,423 +1441,423 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docteurs en sciences humaines et sociales et chargés d’études.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquêter collectivement sur les APS en télétravail : méthodes, ajustements et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">JOUVE Johan (dir.); MARTEL Ludovic (dir.); SEBILEAU Arnaud (dir.). </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johan Jouve; Ludovic Martel; Arnaud Sébileau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches collectives en management du sport. Réflexions et critiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-144, 2025, Des sociétés, 978-2-7535-9782-2</w:t>
+              <w:t xml:space="preserve">Recherches collectives en management du sport. Réflexions critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.55-65, 2025, 978-2-7535-9782-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142693v1</w:t>
+                <w:t xml:space="preserve">hal-05004127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter collectivement sur les APS en télétravail : méthodes, ajustements et enjeux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Docteurs en sciences humaines et sociales et chargés d’études.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Johan Jouve; Ludovic Martel; Arnaud Sébileau. </w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JOUVE Johan (dir.); MARTEL Ludovic (dir.); SEBILEAU Arnaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches collectives en management du sport. Réflexions critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.55-65, 2025, 978-2-7535-9782-2</w:t>
+              <w:t xml:space="preserve">Recherches collectives en management du sport. Réflexions et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-144, 2025, Des sociétés, 978-2-7535-9782-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004127v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le basket-ball olympique (1904-2024)</w:t>
+                <w:t xml:space="preserve">Les mutations de l'entraînement en basketball d'élite au XXe siècle en France : une incontournable influence américaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Atlande. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Claverie; Jean-François Loudcher; Serge Vaucelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Attali Mickaël, Yohann Fortune &amp; Louis Violette (dir.), Une histoire globale des sports olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, 9782350309477</w:t>
+              <w:t xml:space="preserve">Histoire de l'entraînement sportif. Pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP-Editions, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679145v1</w:t>
+                <w:t xml:space="preserve">hal-04699746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations de l'entraînement en basketball d'élite au XXe siècle en France : une incontournable influence américaine ?</w:t>
+                <w:t xml:space="preserve">Le basket-ball olympique (1904-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Eric Claverie; Jean-François Loudcher; Serge Vaucelle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'entraînement sportif. Pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEP-Editions, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
+              <w:t xml:space="preserve">in Attali Mickaël, Yohann Fortune &amp; Louis Violette (dir.), Une histoire globale des sports olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, 9782350309477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699746v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le basket-ball olympique à la conquête de l'universalité (1904-2024)</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport Clubs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-Réla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la muscular christianity à la balle au panier (1919-1933).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Munoz et Gilles Lecocq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des patronages aux associations. La fédération sportive et culturelle de France face aux mutations socio-culturelles. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.281-292, 2009, Espaces et temps du sport</w:t>
@@ -2409,173 +2409,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et diffusion du basket-ball en France : le temps des YMCA</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Vuibert. </w:t>
+                <w:t xml:space="preserve">Introduction et diffusion du basket-ball en France (1886-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Archambault, Loïc Artiaga, Gérard Bosc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Fabien Archambault, Loïc Artiaga et Gérard Bosc (dir.), Double Jeu - Histoire du basket-ball entre France et Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 978-2711771431</w:t>
+              <w:t xml:space="preserve">Double jeu. Histoire du basket-ball entre France et Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp. 63-81, 2007, « Sciences, corps et mouvements »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679156v1</w:t>
+                <w:t xml:space="preserve">hal-00578553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et diffusion du basket-ball en France (1886-1933)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Fabien Archambault, Loïc Artiaga, Gérard Bosc. </w:t>
+                <w:t xml:space="preserve">Introduction et diffusion du basket-ball en France : le temps des YMCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Double jeu. Histoire du basket-ball entre France et Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp. 63-81, 2007, « Sciences, corps et mouvements »</w:t>
+              <w:t xml:space="preserve">In Fabien Archambault, Loïc Artiaga et Gérard Bosc (dir.), Double Jeu - Histoire du basket-ball entre France et Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 978-2711771431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578553v1</w:t>
+                <w:t xml:space="preserve">hal-04679156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2813,77 +2813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre une enquête collective sur les activités physiques et sportives en situation de télétravail : méthode et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage : Terret, Thierry (2020). Balades olympiques . Volume 2. Les chemins économiques . Paris : L’Harmattan, coll. « Espaces et temps du sport », 128 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-Réla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.127-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.133.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3497,90 +3497,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La blessure dans le sport de haut niveau : des conditions de survenue au dispositif de prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couckuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3780,51 +3780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Zita Lawson-Messan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Trijean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-Rela" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Moffat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joncheray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-R&#233;la" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ssj.2021-0143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelamajid Ibenrissoul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.116.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.543.0085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.072.0041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0J9F6N4R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.001.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9856/recherches-collectives-en-management-du-sport" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/par-collection/1085-une-histoire-globale-des-sports-olympiques-9782350309477.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.ezproxy.unilim.fr/chapter/10.1007/978-3-319-17635-2_10#citeas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17635-2_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c De La Croix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Zita Lawson-Messan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Trijean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joncheray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-R&#233;la" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ssj.2021-0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-Rela" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Moffat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelamajid Ibenrissoul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.116.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.543.0085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.072.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2010001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0J9F6N4R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.001.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9856/recherches-collectives-en-management-du-sport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/par-collection/1085-une-histoire-globale-des-sports-olympiques-9782350309477.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.ezproxy.unilim.fr/chapter/10.1007/978-3-319-17635-2_10#citeas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17635-2_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c De La Croix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>