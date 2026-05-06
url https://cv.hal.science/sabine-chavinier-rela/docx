--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2409,173 +2409,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et diffusion du basket-ball en France (1886-1933)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Fabien Archambault, Loïc Artiaga, Gérard Bosc. </w:t>
+                <w:t xml:space="preserve">Introduction et diffusion du basket-ball en France : le temps des YMCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Double jeu. Histoire du basket-ball entre France et Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp. 63-81, 2007, « Sciences, corps et mouvements »</w:t>
+              <w:t xml:space="preserve">In Fabien Archambault, Loïc Artiaga et Gérard Bosc (dir.), Double Jeu - Histoire du basket-ball entre France et Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 978-2711771431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578553v1</w:t>
+                <w:t xml:space="preserve">hal-04679156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et diffusion du basket-ball en France : le temps des YMCA</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Vuibert. </w:t>
+                <w:t xml:space="preserve">Introduction et diffusion du basket-ball en France (1886-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chavinier-Rela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Archambault, Loïc Artiaga, Gérard Bosc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Fabien Archambault, Loïc Artiaga et Gérard Bosc (dir.), Double Jeu - Histoire du basket-ball entre France et Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 978-2711771431</w:t>
+              <w:t xml:space="preserve">Double jeu. Histoire du basket-ball entre France et Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp. 63-81, 2007, « Sciences, corps et mouvements »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679156v1</w:t>
+                <w:t xml:space="preserve">hal-00578553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3780,51 +3780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Zita Lawson-Messan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Trijean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joncheray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-R&#233;la" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ssj.2021-0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-Rela" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Moffat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelamajid Ibenrissoul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.116.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.543.0085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.072.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2010001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0J9F6N4R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.001.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9856/recherches-collectives-en-management-du-sport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/par-collection/1085-une-histoire-globale-des-sports-olympiques-9782350309477.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.ezproxy.unilim.fr/chapter/10.1007/978-3-319-17635-2_10#citeas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17635-2_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c De La Croix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Zita Lawson-Messan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Trijean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joncheray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-R&#233;la" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ssj.2021-0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-Rela" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Moffat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelamajid Ibenrissoul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.116.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.543.0085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.072.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2010001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0J9F6N4R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.001.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9856/recherches-collectives-en-management-du-sport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/par-collection/1085-une-histoire-globale-des-sports-olympiques-9782350309477.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.ezproxy.unilim.fr/chapter/10.1007/978-3-319-17635-2_10#citeas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17635-2_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c De La Croix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>