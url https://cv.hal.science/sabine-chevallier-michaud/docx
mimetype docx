--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
+                <w:t xml:space="preserve">Hemicryptophane: A viable supramolecular approach to improve chlordecone removal from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
+                <w:t xml:space="preserve">Marie Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.e202304107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202304107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383511v1</w:t>
+                <w:t xml:space="preserve">hal-04444017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane: A viable supramolecular approach to improve chlordecone removal from water</w:t>
+                <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Poujade</w:t>
+                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Muselet</w:t>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.e202304107. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202304107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444017v1</w:t>
+                <w:t xml:space="preserve">hal-04383511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Separation of Enantiomeric Products by Compartmentalized Parallel Kinetic Resolution</w:t>
               </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Selective Fluoride Recognition by a Small Tris-Urea Covalent Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (7), pp.4706-4711. </w:t>
@@ -1021,338 +1021,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Membrat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (13), pp.3337-3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373357v1</w:t>
+                <w:t xml:space="preserve">hal-02098293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Duprat</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (13), pp.3337-3342. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098293v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endohedral Functionalized Cage as a Tool to Create Frustrated Lewis Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,309 +1961,309 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation products of polyunsaturated fatty acids in infant formulas compared to human milk - A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Calzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asami Makino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (12), pp.1478-1485. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200700451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.200700451⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141688v1</w:t>
+                <w:t xml:space="preserve">hal-02143033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation products of polyunsaturated fatty acids in infant formulas compared to human milk - A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Calzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asami Makino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (12), pp.1478-1485. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200700451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.200700451⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02143033v1</w:t>
+                <w:t xml:space="preserve">hal-02141688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW C6 FUNCTIONALIZED ACETYLENIC SYNTHETIC TOOL</w:t>
               </w:r>
@@ -2801,51 +2801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Le Jeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Guang Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Balaban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Righezza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Silviu Balaban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04602e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-010-8131-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00429322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tomczyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne V&#233;ricel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Makino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46BWQ7T1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wavrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120004147" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(99)00077-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCFW6FJW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Le Jeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Guang Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Balaban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Righezza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Silviu Balaban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04602e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-010-8131-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00429322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tomczyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne V&#233;ricel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Makino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46BWQ7T1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wavrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120004147" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(99)00077-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCFW6FJW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>