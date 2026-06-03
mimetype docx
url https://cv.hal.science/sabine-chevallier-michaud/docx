--- v1 (2026-05-04)
+++ v2 (2026-06-03)
@@ -1021,295 +1021,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Colomban</w:t>
+                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Duprat</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098293v1</w:t>
+                <w:t xml:space="preserve">hal-02373357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Membrat</w:t>
+                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (13), pp.3337-3342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373357v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endohedral Functionalized Cage as a Tool to Create Frustrated Lewis Pairs</w:t>
               </w:r>
@@ -2801,51 +2801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Le Jeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Guang Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Balaban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Righezza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Silviu Balaban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04602e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-010-8131-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00429322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tomczyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne V&#233;ricel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Makino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46BWQ7T1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wavrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120004147" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(99)00077-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCFW6FJW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Le Jeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Guang Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Balaban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Righezza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Silviu Balaban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04602e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-010-8131-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00429322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tomczyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne V&#233;ricel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Makino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46BWQ7T1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wavrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120004147" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(99)00077-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCFW6FJW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>