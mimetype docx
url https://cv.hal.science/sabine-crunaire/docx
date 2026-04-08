--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1012,51 +1012,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Quality of Odour Mixtures in Environment: A New Approach using the Experimental Mixture Design Combined with the Langage Des Nez ®</w:t>
+                <w:t xml:space="preserve">A review of environmental odor quantification and qualification methods: The question of objectivity in sensory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
@@ -1091,110 +1091,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85, pp.103-108. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 795, pp.148862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2185018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199478v1</w:t>
+                <w:t xml:space="preserve">hal-04125968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of environmental odor quantification and qualification methods: The question of objectivity in sensory analysis</w:t>
+                <w:t xml:space="preserve">Objective odor analysis of incidentally emitted compounds using the Langage des Nez® method: application to the industrial zone of Le Havre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
@@ -1229,106 +1225,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 795, pp.148862. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.34852-34866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-12899-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125968v1</w:t>
+                <w:t xml:space="preserve">hal-03197649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective odor analysis of incidentally emitted compounds using the Langage des Nez® method: application to the industrial zone of Le Havre</w:t>
+                <w:t xml:space="preserve">Modelling the Quality of Odour Mixtures in Environment: A New Approach using the Experimental Mixture Design Combined with the Langage Des Nez ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
@@ -1363,82 +1359,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.34852-34866. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.103-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-12899-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2185018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197649v1</w:t>
+                <w:t xml:space="preserve">hal-04199478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the Performance of Low-Cost Sensors for Air Quality Monitoring</w:t>
               </w:r>
@@ -1990,307 +1990,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminating Bacteria with Optical Sensors Based on Functionalized Nanoporous Xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Poulhet</w:t>
+                <w:t xml:space="preserve">P.-R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dusanter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Crunaire</w:t>
+                <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">J.-P. Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gaudion</w:t>
+                <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.171-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors2020171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199568v1</w:t>
+                <w:t xml:space="preserve">hal-01077003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating Bacteria with Optical Sensors Based on Functionalized Nanoporous Xerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+                <w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-R. Marcoux</w:t>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-Q. Ngo</w:t>
+                <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Moy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Mallard</w:t>
+                <w:t xml:space="preserve">V. Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors2020171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01077003v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical chemical sensors based on hybrid organic-inorganic sol-gel nanoreactors</w:t>
               </w:r>
@@ -2656,51 +2656,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2772,2165 +2772,2161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALIBRAGE IN SITU DE CAPTEURS POUR LA SURVEILLANCE DES PM2,5 DANS L'AIR AMBIANT : PERFORMANCE ET TRANSFERABILITE DES MODELES DE MACHINE LEARNING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation - Qualification de capteurs de particules en mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Masmoudi</w:t>
+                <w:t xml:space="preserve">Hatim Moujahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tossa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+                <w:t xml:space="preserve">Florian Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Redon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique ECRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECRIN, Jul 2025, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540179v1</w:t>
+                <w:t xml:space="preserve">hal-05553620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Machine Learning model and Transfer Learning for calibration of air quality Low-Cost Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CALIBRAGE IN SITU DE CAPTEURS POUR LA SURVEILLANCE DES PM2,5 DANS L'AIR AMBIANT : PERFORMANCE ET TRANSFERABILITE DES MODELES DE MACHINE LEARNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Masmoudi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Spinelle</w:t>
+                <w:t xml:space="preserve">N Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Gressent</w:t>
+                <w:t xml:space="preserve">L Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 European Aerosol Conference (EAC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540219v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the indoor exposure to H2S emissions from Sargassum seaweeds stranding by an operational assessment of dwelling ventilation strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Assessing Machine Learning model and Transfer Learning for calibration of air quality Low-Cost Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Gimberteau</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Boullanger</w:t>
+                <w:t xml:space="preserve">Alicia Gressent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
+              <w:t xml:space="preserve">2025 European Aerosol Conference (EAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117046v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nuisance olfactive aux parfums d'ambiance: une approche chimiométrique pour la modélisation des interactions odorantes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling the indoor exposure to H2S emissions from Sargassum seaweeds stranding by an operational assessment of dwelling ventilation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Savary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gimberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boullanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles GDR O3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS GDR O3, Oct 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731805v1</w:t>
+                <w:t xml:space="preserve">hal-05117046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marchand</w:t>
+                <w:t xml:space="preserve">De la nuisance olfactive aux parfums d'ambiance: une approche chimiométrique pour la modélisation des interactions odorantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fievet Amandine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles GDR O3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS GDR O3, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291320v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action 6a : ATMOBOX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Miranda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t>
+              <w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221431v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and laboratory characterization of passive sampling method for amines in ambient air.</w:t>
+                <w:t xml:space="preserve">Measuring ambient 1,3-butadiene levels using diffusive samplers filled with Carbopack X adsorbent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadi Amina Cylia</w:t>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricard Vincent</w:t>
+                <w:t xml:space="preserve">T. Léonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108087v1</w:t>
+                <w:t xml:space="preserve">hal-04108060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring ambient 1,3-butadiene levels using diffusive samplers filled with Carbopack X adsorbent.</w:t>
+                <w:t xml:space="preserve">Development and laboratory characterization of passive sampling method for amines in ambient air.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya Urupina</w:t>
+                <w:t xml:space="preserve">Sadi Amina Cylia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Crunaire</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Léonardis</w:t>
+                <w:t xml:space="preserve">Ricard Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108060v1</w:t>
+                <w:t xml:space="preserve">hal-04108087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF WEATHER AND CHEMICAL COMPOSITION ON PMX MICROSENSORS MEASUREMENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’outIls de geStion des nuisanCes odorantEs en milieu uRbain dense : cartographie prédictive de propagation de panache odorant et formation de NEZ-citoyens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Espina-Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Y. Alleman</w:t>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA2023 - 36ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atmo Grand Est, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291666v1</w:t>
+                <w:t xml:space="preserve">hal-04251052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Umba</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF WEATHER AND CHEMICAL COMPOSITION ON PMX MICROSENSORS MEASUREMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Espina-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Pinto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Verriele</w:t>
+                <w:t xml:space="preserve">Laurent Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
+              <w:t xml:space="preserve">CFA2023 - 36ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221422v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’outIls de geStion des nuisanCes odorantEs en milieu uRbain dense : cartographie prédictive de propagation de panache odorant et formation de NEZ-citoyens »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atmo Grand Est, Mar 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251052v1</w:t>
+                <w:t xml:space="preserve">hal-04221422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action 6a : ATMOBOX</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+                <w:t xml:space="preserve">D. Umba Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">T. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th Healthy Buildings Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484550v1</w:t>
+                <w:t xml:space="preserve">hal-04194029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pinto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Verriele</w:t>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Frere</w:t>
+                <w:t xml:space="preserve">Sylvain Caville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Healthy Buildings Europe Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194029v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison métrologique d'analyseurs/capteurs de H2S et d'analyseurs/préleveurs passifs NH3 - Exercices 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Bergé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atmo Grand-Est, Mar 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291115v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison métrologique d'analyseurs/capteurs de H2S et d'analyseurs/préleveurs passifs NH3 - Exercices 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Bouzidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Hanne</w:t>
+                <w:t xml:space="preserve">Luiz Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atmo Grand-Est, Mar 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291161v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The QALIPSO project at a glance: changing the paradigm on IAQ</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Umba</w:t>
+                <w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Roussel</w:t>
+                <w:t xml:space="preserve">Fievet Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Gressent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260201v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l’Air dans les Logements Individuels et analyse Psycho-Sociologique du comportement des Occupants</w:t>
+                <w:t xml:space="preserve">The QALIPSO project at a glance: changing the paradigm on IAQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
@@ -4944,110 +4940,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Umba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution DIQACC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Nord Europe, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260158v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transposition of mixture design to sensory analysis: a new approach to study odor mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5106,2149 +5102,2149 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Olfaction and Electronic Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Qualité de l’Air dans les Logements Individuels et analyse Psycho-Sociologique du comportement des Occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First ACTRIS Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution DIQACC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Nord Europe, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453165v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolifération et échouage de macroalgues vertes et brunes en France métropolitaine et outre-mer : une problématique multivariée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil National de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Environnement, Mar 2022, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">First ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291435v1</w:t>
+                <w:t xml:space="preserve">hal-05453165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural footprint to French air quality: do IASI and CRIS help to provide improved ammonia emissions and air quality simulations?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prolifération et échouage de macroalgues vertes et brunes en France métropolitaine et outre-mer : une problématique multivariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth IASI (Infrared Atmospheric Sounding Interferometer) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
+              <w:t xml:space="preserve">Conseil National de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Environnement, Mar 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949838v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Roussel</w:t>
+                <w:t xml:space="preserve">Agricultural footprint to French air quality: do IASI and CRIS help to provide improved ammonia emissions and air quality simulations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Nord Europe, Dec 2021, Douai, France</w:t>
+              <w:t xml:space="preserve">Fifth IASI (Infrared Atmospheric Sounding Interferometer) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260143v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Arteta</w:t>
+                <w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Nord Europe, Dec 2021, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949538v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparaison des méthodes analytiques : métrologie du 1,3-butadiène dans l'air ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr R’mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Redon</w:t>
+                <w:t xml:space="preserve">Céline Cancedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Herbin</w:t>
+                <w:t xml:space="preserve">Brice Temine-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mathe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Marchand</w:t>
+                <w:t xml:space="preserve">Grégory Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atmo Normandie, Oct 2019, Le Havre, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145070v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparaison des méthodes analytiques : métrologie du 1,3-butadiène dans l'air ambiant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr R’mili</w:t>
+                <w:t xml:space="preserve">B. Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cancedda</w:t>
+                <w:t xml:space="preserve">F. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Temine-Roussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atmo Normandie, Oct 2019, Le Havre, France, France</w:t>
+              <w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291484v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forum analyseurs : Quels outils pour quels besoins ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atmo Normandie, Oct 2019, Le Havre, France, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291493v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forum analyseurs : Quels outils pour quels besoins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atmo Normandie, Oct 2019, Le Havre, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239331v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t>
+                <w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : Enseignements et résultats du premier essai national d'aptitudes des micro-capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03239334v1</w:t>
+                <w:t xml:space="preserve">hal-04291521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : Enseignements et résultats du premier essai national d'aptitudes des micro-capteurs</w:t>
+                <w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Besançon (France), France</w:t>
+              <w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291521v1</w:t>
+                <w:t xml:space="preserve">ineris-03239331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+                <w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638823v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood plastic composite materials made from recycled waste wood and plastic: Assessment of formaldehyde and VOC emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Tlili</w:t>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Verriele</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251867v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ measurements of volatile organic compound emissions from building materials using passive flux samplers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">Wood plastic composite materials made from recycled waste wood and plastic: Assessment of formaldehyde and VOC emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631045v1</w:t>
+                <w:t xml:space="preserve">hal-04251867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating Bacteria With Functionalised Nanoporous Xerogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mallard</w:t>
+                <w:t xml:space="preserve">In-situ measurements of volatile organic compound emissions from building materials using passive flux samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Bio-Sensing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782216v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of formaldehyde sources in French schools</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discriminating Bacteria With Functionalised Nanoporous Xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-H. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-Q. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Bio-Sensing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. pp.125-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631058v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating bacteria with functionalized nanoporous xerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Crunaire</w:t>
+                <w:t xml:space="preserve">Investigation of formaldehyde sources in French schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marcoux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International sol−gel Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Healthy Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659315v1</w:t>
+                <w:t xml:space="preserve">hal-04631058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalised Nanoporous Materials with Direct Optical Transduction for Microbiological Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Materials 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Strasbourg, France</w:t>
@@ -7263,374 +7259,499 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating bacteria with functionalized nanoporous xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Bio−Sensing Technology 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">XIV International sol−gel Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659308v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous silicate monoliths for the detection in pulsed mode of aromatic hydrocarbons - Application to safety control</w:t>
+                <w:t xml:space="preserve">Discriminating bacteria with functionalized nanoporous xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-Q. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-H. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Chemical sensors IMCS 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Columbus, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Bio−Sensing Technology 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332263v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesoporous silicate monoliths for the detection in pulsed mode of aromatic hydrocarbons - Application to safety control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Meeting on Chemical sensors IMCS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Columbus, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IRENI Air Quality Research Program - Study of the interactions of oxygenated volatile organic compounds with aerosols in a coastal industrial atmosphere (Dunkerque, france)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Conference "The challenge of particulate air pollution - air pollution and environmental health - from science to action"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Air Pollution Prevention and Environmental Protection Associations (IUAPPA), Sep 2006, Paris-Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7640,310 +7761,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Font</w:t>
+                <w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda, Luiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199511v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Espina-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Duc</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, France. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221362v1</w:t>
+                <w:t xml:space="preserve">hal-04199511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EXPERIMENTAL MIXTURE DESIGN: AN EFFICIENT TOOL TO MODEL THE ODOR QUALITY OF COMPLEX MIXTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8002,176 +8123,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et étude de matériaux nanoporeux fonctionnalisés pour le piégeage spécifique de composés organiques volatils. Application à la production de matériaux standards émissifs de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Wojkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journes Interdisciplinaires de la Qualité de l'Air (JIQA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8181,253 +8302,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PREPARING A MONOLITHIC NANOPOROUS SILICATE SOL-GEL MATERIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu-Hoa Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20220242739A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION DE MATÉRIAU SOL-GEL SILICATÉ NANOPOREUX MONOLITHIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu-Hoa Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2020/070456. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation d’un adsorbant pour composés organiques volatils, procédé de quantification de composés organiques volatils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8462,73 +8583,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1760296. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteurs nanoporeux de composés aromatiques monocycliques et autres polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8537,51 +8658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: BD10444. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8591,1403 +8712,1403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique final du projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France. Convention ADEME n°16-60-C0013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; AgroParisTech; LISA-UPEC; IMT Nord Europe; Ineris; CNRM, Université de Toulouse, Météo-France, CNRS. 2022, pp.107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité LCSQA 2020-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Leoz Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thibaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFNOR. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tempet</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04251817v1</w:t>
+                <w:t xml:space="preserve">hal-04249507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de cadrage pour l’utilisation des capteurs et systèmes capteur pour la mesure des polluants gazeux et particulaires</w:t>
+                <w:t xml:space="preserve">Polluants émergents : 1,3-Butadiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zdanevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Queron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Macé</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04251876v1</w:t>
+                <w:t xml:space="preserve">hal-04251864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants émergents : 1,3-Butadiène</w:t>
+                <w:t xml:space="preserve">Guide méthodologique pour la mesure des concentrations en ammoniac dans l'air ambiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Queron</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04251864v1</w:t>
+                <w:t xml:space="preserve">hal-04251913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour la mesure des concentrations en ammoniac dans l'air ambiant</w:t>
+                <w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guittier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tempet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251913v1</w:t>
+                <w:t xml:space="preserve">hal-04251817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note de cadrage pour l’utilisation des capteurs et systèmes capteur pour la mesure des polluants gazeux et particulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">AFNOR. 2021</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04249507v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient air - Standard method for the determination of the concentration of ammonia using diffusive samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité Européen de Normalisation (CEN); AFNOR. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Annuel d'Activité (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Leoz Garziandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats du 1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Mantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION DES DEBITMETRES DISPONIBLES SUR LE MARCHE POUR LE CONTROLE DES AMS PM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUIDE POUR LE CONTROLE DES PARAMETRES CRITIQUES POUR LA MESURE DES ANALYSEURS AUTOMATIQUES DE PM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance du Benzène : Utilisation des lignes de prélèvement actif associées aux systèmes automatiques et préleveurs actifs pour la surveillance du benzène et des autres composés aromatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9999,441 +10120,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Annuel d'Activité (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Leoz Garziandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+                <w:t xml:space="preserve">Faisabilité d'un protocole pour évaluation en laboratoire de microcapteurs pour la mesure des concentrations massiques particulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04250946v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature review on the performance of diffusive samplers for the measurement of ammonia in ambient air and emissions to air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frans de Bree</w:t>
+                <w:t xml:space="preserve">VÉRIFICATION DE LA CONFORMITÉ TECHNIQUE DES APPAREILS DE MESURE POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ LA QUALITÉ DE L’AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Goelen</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04291628v1</w:t>
+                <w:t xml:space="preserve">hal-04250464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10505,257 +10604,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VÉRIFICATION DE LA CONFORMITÉ TECHNIQUE DES APPAREILS DE MESURE POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ LA QUALITÉ DE L’AIR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Leoz Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250464v1</w:t>
+                <w:t xml:space="preserve">hal-04250946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité d'un protocole pour évaluation en laboratoire de microcapteurs pour la mesure des concentrations massiques particulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
+                <w:t xml:space="preserve">Literature review on the performance of diffusive samplers for the measurement of ammonia in ambient air and emissions to air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine F Braban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans de Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Gaie-Levrel</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Goelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LCSQA. 2018</w:t>
+              <w:t xml:space="preserve">CEH. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250883v1</w:t>
+                <w:t xml:space="preserve">hal-04291628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air : Synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10781,153 +10902,153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spinelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme NF EN 16450 : suivi des paramètres critiques dans la détermination de la concentration massique de particules dans l’air ambiant - Retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10995,51 +11116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A518C1C"/>
+    <w:nsid w:val="47F483B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11226,51 +11347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-crunaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4582-5316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101533837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAM-9950-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hawko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jantzem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102711" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2185018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148862" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12899-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM98B8GK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Merlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DGTN7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Marcoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Q. Ngo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Moy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors2020171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain V.H. Dagnelie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00021c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarmoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2319-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TSMT54PP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gimberteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boullanger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Amina Cylia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umba Kalala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259903v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291484v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cancedda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temine-Roussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Guillemot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.138" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631058v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crunaire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Chevallier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251876v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251864v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249466v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251044v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291628v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F Braban" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans de Bree" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Goelen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-crunaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4582-5316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101533837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAM-9950-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hawko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jantzem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102711" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12899-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2185018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM98B8GK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Merlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DGTN7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Marcoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Q. Ngo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Moy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors2020171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain V.H. Dagnelie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00021c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarmoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2319-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TSMT54PP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05553620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Moujahid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gimberteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boullanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108060v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Amina Cylia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umba Kalala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cancedda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temine-Roussel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Guillemot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.138" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crunaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Chevallier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474368v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251864v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249466v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251044v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291628v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F Braban" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans de Bree" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Goelen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>