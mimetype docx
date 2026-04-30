--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -510,395 +510,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t>
+                <w:t xml:space="preserve">What are the limitations for the use of Carbopack X as passive or active sampling adsorbent for determination of 1,3-butadiene in ambient environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
+                <w:t xml:space="preserve">D. Urupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustinus J C Berkhout</w:t>
+                <w:t xml:space="preserve">T. Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Cowan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.102711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867324v1</w:t>
+                <w:t xml:space="preserve">hal-03749135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Traffic and Its Influence on Urban Ammonia Concentrations (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Chatain</w:t>
+                <w:t xml:space="preserve">Augustinus J C Berkhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Chretien</w:t>
+                <w:t xml:space="preserve">Nicholas Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jantzem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrico Dammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (7), pp.1032. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13071032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749129v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the limitations for the use of Carbopack X as passive or active sampling adsorbent for determination of 1,3-butadiene in ambient environment?</w:t>
+                <w:t xml:space="preserve">Road Traffic and Its Influence on Urban Ammonia Concentrations (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Urupina</w:t>
+                <w:t xml:space="preserve">Mélodie Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leonardis</w:t>
+                <w:t xml:space="preserve">Eve Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Crunaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Emmanuel Jantzem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.102711. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos13071032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749135v1</w:t>
+                <w:t xml:space="preserve">hal-03749129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t>
               </w:r>
@@ -910,77 +910,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsailidh Twigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustinus Berkhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Dammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1012,51 +1012,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of environmental odor quantification and qualification methods: The question of objectivity in sensory analysis</w:t>
+                <w:t xml:space="preserve">Modelling the Quality of Odour Mixtures in Environment: A New Approach using the Experimental Mixture Design Combined with the Langage Des Nez ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
@@ -1091,106 +1091,110 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 795, pp.148862. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.103-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2185018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125968v1</w:t>
+                <w:t xml:space="preserve">hal-04199478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective odor analysis of incidentally emitted compounds using the Langage des Nez® method: application to the industrial zone of Le Havre</w:t>
+                <w:t xml:space="preserve">A review of environmental odor quantification and qualification methods: The question of objectivity in sensory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
@@ -1225,106 +1229,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.34852-34866. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 795, pp.148862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-12899-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197649v1</w:t>
+                <w:t xml:space="preserve">hal-04125968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Quality of Odour Mixtures in Environment: A New Approach using the Experimental Mixture Design Combined with the Langage Des Nez ®</w:t>
+                <w:t xml:space="preserve">Objective odor analysis of incidentally emitted compounds using the Langage des Nez® method: application to the industrial zone of Le Havre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
@@ -1359,86 +1363,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85, pp.103-108. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.34852-34866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2185018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-12899-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199478v1</w:t>
+                <w:t xml:space="preserve">hal-03197649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the Performance of Low-Cost Sensors for Air Quality Monitoring</w:t>
               </w:r>
@@ -1584,51 +1584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,307 +1990,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating Bacteria with Optical Sensors Based on Functionalized Nanoporous Xerogels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-R. Marcoux</w:t>
+                <w:t xml:space="preserve">G. Poulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-Q. Ngo</w:t>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Moy</w:t>
+                <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mallard</w:t>
+                <w:t xml:space="preserve">V. Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.171-181. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors2020171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077003v1</w:t>
+                <w:t xml:space="preserve">hal-04199568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Poulhet</w:t>
+                <w:t xml:space="preserve">Discriminating Bacteria with Optical Sensors Based on Functionalized Nanoporous Xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dusanter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Crunaire</w:t>
+                <w:t xml:space="preserve">P.-R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gaudion</w:t>
+                <w:t xml:space="preserve">J.-P. Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.171-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors2020171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04199568v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical chemical sensors based on hybrid organic-inorganic sol-gel nanoreactors</w:t>
               </w:r>
@@ -2445,51 +2445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 218, pp.45-50</w:t>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cw-CRDS for studying the atmospheric oxidation of acetic acid in a simulation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tarmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,627 +3277,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
+                <w:t xml:space="preserve">De la nuisance olfactive aux parfums d'ambiance: une approche chimiométrique pour la modélisation des interactions odorantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Duc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles GDR O3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS GDR O3, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583949v1</w:t>
+                <w:t xml:space="preserve">hal-04731805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nuisance olfactive aux parfums d'ambiance: une approche chimiométrique pour la modélisation des interactions odorantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles GDR O3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS GDR O3, Oct 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731805v1</w:t>
+                <w:t xml:space="preserve">hal-04583949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action 6a : ATMOBOX</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+                <w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">Fievet Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Gressent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484550v1</w:t>
+                <w:t xml:space="preserve">hal-04291320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring ambient 1,3-butadiene levels using diffusive samplers filled with Carbopack X adsorbent.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Léonardis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luiz Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108060v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and laboratory characterization of passive sampling method for amines in ambient air.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action 6a : ATMOBOX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadi Amina Cylia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricard Vincent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108087v1</w:t>
+                <w:t xml:space="preserve">hal-04484550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’outIls de geStion des nuisanCes odorantEs en milieu uRbain dense : cartographie prédictive de propagation de panache odorant et formation de NEZ-citoyens »</w:t>
               </w:r>
@@ -4252,657 +4273,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air</w:t>
+                <w:t xml:space="preserve">Measuring ambient 1,3-butadiene levels using diffusive samplers filled with Carbopack X adsorbent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Umba Kalala</w:t>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pinto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Healthy Buildings Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194029v1</w:t>
+                <w:t xml:space="preserve">hal-04108060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and laboratory characterization of passive sampling method for amines in ambient air.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadi Amina Cylia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chelin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291115v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison métrologique d'analyseurs/capteurs de H2S et d'analyseurs/préleveurs passifs NH3 - Exercices 2022</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Umba Kalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atmo Grand-Est, Mar 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th Healthy Buildings Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291161v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221431v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison métrologique d'analyseurs/capteurs de H2S et d'analyseurs/préleveurs passifs NH3 - Exercices 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Marchand</w:t>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fievet Amandine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Gressent</w:t>
+                <w:t xml:space="preserve">Hichem Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Berthelot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Hanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t>
+              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atmo Grand-Est, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291320v1</w:t>
+                <w:t xml:space="preserve">hal-04291161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The QALIPSO project at a glance: changing the paradigm on IAQ</w:t>
               </w:r>
@@ -5263,77 +5263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5871,51 +5871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5983,51 +5983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques de l'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6324,51 +6324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -6449,51 +6449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
@@ -6893,103 +6893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating Bacteria With Functionalised Nanoporous Xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Bio-Sensing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. pp.125-131, </w:t>
@@ -7148,103 +7148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalised Nanoporous Materials with Direct Optical Transduction for Microbiological Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Materials 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Strasbourg, France</w:t>
@@ -7273,301 +7273,301 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating bacteria with functionalized nanoporous xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International sol−gel Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Bio−Sensing Technology 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659315v1</w:t>
+                <w:t xml:space="preserve">hal-00659308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating bacteria with functionalized nanoporous xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Bio−Sensing Technology 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">XIV International sol−gel Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659308v1</w:t>
+                <w:t xml:space="preserve">hal-00659315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous silicate monoliths for the detection in pulsed mode of aromatic hydrocarbons - Application to safety control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,286 +7769,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Espina-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Duc</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, France. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221362v1</w:t>
+                <w:t xml:space="preserve">hal-04199511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Font</w:t>
+                <w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda, Luiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199511v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EXPERIMENTAL MIXTURE DESIGN: AN EFFICIENT TOOL TO MODEL THE ODOR QUALITY OF COMPLEX MIXTURES</w:t>
               </w:r>
@@ -8619,51 +8619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteurs nanoporeux de composés aromatiques monocycliques et autres polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8765,51 +8765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8964,688 +8964,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guittier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">AFNOR. 2021</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tempet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249507v1</w:t>
+                <w:t xml:space="preserve">hal-04251817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants émergents : 1,3-Butadiène</w:t>
+                <w:t xml:space="preserve">Note de cadrage pour l’utilisation des capteurs et systèmes capteur pour la mesure des polluants gazeux et particulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fagniez</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04251864v1</w:t>
+                <w:t xml:space="preserve">hal-04251876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour la mesure des concentrations en ammoniac dans l'air ambiant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">LCSQA. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thibaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFNOR. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251913v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t>
+                <w:t xml:space="preserve">Guide méthodologique pour la mesure des concentrations en ammoniac dans l'air ambiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251817v1</w:t>
+                <w:t xml:space="preserve">hal-04251913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de cadrage pour l’utilisation des capteurs et systèmes capteur pour la mesure des polluants gazeux et particulaires</w:t>
+                <w:t xml:space="preserve">Polluants émergents : 1,3-Butadiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Spinelle</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zdanevitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Macé</w:t>
+                <w:t xml:space="preserve">Jessica Queron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251876v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
+                <w:t xml:space="preserve">Ambient air - Standard method for the determination of the concentration of ammonia using diffusive samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">LCSQA. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Européen de Normalisation (CEN); AFNOR. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251485v1</w:t>
+                <w:t xml:space="preserve">hal-04249466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient air - Standard method for the determination of the concentration of ammonia using diffusive samplers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Martin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04249466v1</w:t>
+                <w:t xml:space="preserve">hal-04251485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Annuel d'Activité (2019)</w:t>
               </w:r>
@@ -9762,51 +9762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Mantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10422,51 +10422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11116,51 +11116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47F483B3"/>
+    <w:nsid w:val="26FB908D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11347,51 +11347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-crunaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4582-5316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101533837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAM-9950-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hawko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jantzem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102711" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12899-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2185018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM98B8GK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Merlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DGTN7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Marcoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Q. Ngo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Moy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors2020171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain V.H. Dagnelie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00021c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarmoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2319-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TSMT54PP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05553620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Moujahid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gimberteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boullanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108060v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Amina Cylia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umba Kalala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cancedda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temine-Roussel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Guillemot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.138" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crunaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Chevallier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474368v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251864v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249466v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251044v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291628v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F Braban" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans de Bree" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Goelen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-crunaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4582-5316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101533837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAM-9950-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hawko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102711" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jantzem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2185018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148862" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12899-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM98B8GK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Merlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DGTN7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Marcoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Q. Ngo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Moy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors2020171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain V.H. Dagnelie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00021c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarmoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2319-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TSMT54PP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05553620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Moujahid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gimberteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boullanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Amina Cylia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umba Kalala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291161v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cancedda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temine-Roussel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Guillemot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.138" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659315v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crunaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Chevallier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474368v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251876v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251864v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249466v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251044v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291628v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F Braban" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans de Bree" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Goelen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>