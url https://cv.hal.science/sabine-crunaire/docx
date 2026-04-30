--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -11116,51 +11116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26FB908D"/>
+    <w:nsid w:val="E9A1E5D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>