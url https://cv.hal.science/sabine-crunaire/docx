--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -510,395 +510,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the limitations for the use of Carbopack X as passive or active sampling adsorbent for determination of 1,3-butadiene in ambient environment?</w:t>
+                <w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Urupina</w:t>
+                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leonardis</w:t>
+                <w:t xml:space="preserve">Augustinus J C Berkhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Crunaire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Dammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102711⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749135v1</w:t>
+                <w:t xml:space="preserve">hal-03867324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Road Traffic and Its Influence on Urban Ammonia Concentrations (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustinus J C Berkhout</w:t>
+                <w:t xml:space="preserve">Mélodie Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Cowan</w:t>
+                <w:t xml:space="preserve">Eve Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Dammers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Jantzem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos13071032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867324v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Traffic and Its Influence on Urban Ammonia Concentrations (France)</w:t>
+                <w:t xml:space="preserve">What are the limitations for the use of Carbopack X as passive or active sampling adsorbent for determination of 1,3-butadiene in ambient environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Chatain</w:t>
+                <w:t xml:space="preserve">D. Urupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Chretien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+                <w:t xml:space="preserve">T. Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jantzem</w:t>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (7), pp.1032. </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.102711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13071032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749129v1</w:t>
+                <w:t xml:space="preserve">hal-03749135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t>
               </w:r>
@@ -910,77 +910,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsailidh Twigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustinus Berkhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Dammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1012,51 +1012,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Quality of Odour Mixtures in Environment: A New Approach using the Experimental Mixture Design Combined with the Langage Des Nez ®</w:t>
+                <w:t xml:space="preserve">A review of environmental odor quantification and qualification methods: The question of objectivity in sensory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
@@ -1091,110 +1091,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85, pp.103-108. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 795, pp.148862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2185018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199478v1</w:t>
+                <w:t xml:space="preserve">hal-04125968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of environmental odor quantification and qualification methods: The question of objectivity in sensory analysis</w:t>
+                <w:t xml:space="preserve">Objective odor analysis of incidentally emitted compounds using the Langage des Nez® method: application to the industrial zone of Le Havre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
@@ -1229,106 +1225,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 795, pp.148862. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.34852-34866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-12899-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125968v1</w:t>
+                <w:t xml:space="preserve">hal-03197649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective odor analysis of incidentally emitted compounds using the Langage des Nez® method: application to the industrial zone of Le Havre</w:t>
+                <w:t xml:space="preserve">Modelling the Quality of Odour Mixtures in Environment: A New Approach using the Experimental Mixture Design Combined with the Langage Des Nez ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
@@ -1363,82 +1359,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.34852-34866. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.103-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-12899-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2185018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197649v1</w:t>
+                <w:t xml:space="preserve">hal-04199478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the Performance of Low-Cost Sensors for Air Quality Monitoring</w:t>
               </w:r>
@@ -1584,51 +1584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,307 +1990,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminating Bacteria with Optical Sensors Based on Functionalized Nanoporous Xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Poulhet</w:t>
+                <w:t xml:space="preserve">P.-R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dusanter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Crunaire</w:t>
+                <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">J.-P. Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gaudion</w:t>
+                <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.171-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors2020171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199568v1</w:t>
+                <w:t xml:space="preserve">hal-01077003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating Bacteria with Optical Sensors Based on Functionalized Nanoporous Xerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+                <w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-R. Marcoux</w:t>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-Q. Ngo</w:t>
+                <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Moy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Mallard</w:t>
+                <w:t xml:space="preserve">V. Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors2020171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01077003v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical chemical sensors based on hybrid organic-inorganic sol-gel nanoreactors</w:t>
               </w:r>
@@ -2445,51 +2445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 218, pp.45-50</w:t>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cw-CRDS for studying the atmospheric oxidation of acetic acid in a simulation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tarmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,523 +3277,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nuisance olfactive aux parfums d'ambiance: une approche chimiométrique pour la modélisation des interactions odorantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles GDR O3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS GDR O3, Oct 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731805v1</w:t>
+                <w:t xml:space="preserve">hal-04583949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
+                <w:t xml:space="preserve">De la nuisance olfactive aux parfums d'ambiance: une approche chimiométrique pour la modélisation des interactions odorantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Duc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles GDR O3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS GDR O3, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583949v1</w:t>
+                <w:t xml:space="preserve">hal-04731805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring ambient 1,3-butadiene levels using diffusive samplers filled with Carbopack X adsorbent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Marchand</w:t>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fievet Amandine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t>
+              <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291320v1</w:t>
+                <w:t xml:space="preserve">hal-04108060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and laboratory characterization of passive sampling method for amines in ambient air.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadi Amina Cylia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Miranda</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t>
+              <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221431v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action 6a : ATMOBOX</w:t>
               </w:r>
@@ -4273,636 +4252,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring ambient 1,3-butadiene levels using diffusive samplers filled with Carbopack X adsorbent.</w:t>
+                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya Urupina</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">D. Umba Kalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">18th Healthy Buildings Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108060v1</w:t>
+                <w:t xml:space="preserve">hal-04194029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and laboratory characterization of passive sampling method for amines in ambient air.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricard Vincent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108087v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison métrologique d'analyseurs/capteurs de H2S et d'analyseurs/préleveurs passifs NH3 - Exercices 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Healthy Buildings Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atmo Grand-Est, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194029v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonin Bergé</w:t>
+                <w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fievet Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Gressent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291115v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison métrologique d'analyseurs/capteurs de H2S et d'analyseurs/préleveurs passifs NH3 - Exercices 2022</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hanne</w:t>
+                <w:t xml:space="preserve">Luiz Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atmo Grand-Est, Mar 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291161v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The QALIPSO project at a glance: changing the paradigm on IAQ</w:t>
               </w:r>
@@ -5007,333 +5007,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transposition of mixture design to sensory analysis: a new approach to study odor mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Qualité de l’Air dans les Logements Individuels et analyse Psycho-Sociologique du comportement des Occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Verriele</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Olfaction and Electronic Nose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Journée de restitution DIQACC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Nord Europe, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259903v1</w:t>
+                <w:t xml:space="preserve">hal-04260158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l’Air dans les Logements Individuels et analyse Psycho-Sociologique du comportement des Occupants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transposition of mixture design to sensory analysis: a new approach to study odor mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution DIQACC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Nord Europe, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Olfaction and Electronic Nose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260158v1</w:t>
+                <w:t xml:space="preserve">hal-04259903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5871,51 +5871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5983,51 +5983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques de l'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6324,51 +6324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -6449,51 +6449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
@@ -6893,103 +6893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating Bacteria With Functionalised Nanoporous Xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Bio-Sensing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. pp.125-131, </w:t>
@@ -7148,103 +7148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalised Nanoporous Materials with Direct Optical Transduction for Microbiological Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Materials 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Strasbourg, France</w:t>
@@ -7273,103 +7273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating bacteria with functionalized nanoporous xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Bio−Sensing Technology 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands</w:t>
@@ -7398,103 +7398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating bacteria with functionalized nanoporous xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International sol−gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Hangzhou, China</w:t>
@@ -7523,51 +7523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous silicate monoliths for the detection in pulsed mode of aromatic hydrocarbons - Application to safety control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,286 +7769,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bourin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
+                <w:t xml:space="preserve">Miranda, Luiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199511v1</w:t>
+                <w:t xml:space="preserve">hal-04221362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Espina-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Duc</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, France. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221362v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EXPERIMENTAL MIXTURE DESIGN: AN EFFICIENT TOOL TO MODEL THE ODOR QUALITY OF COMPLEX MIXTURES</w:t>
               </w:r>
@@ -8619,51 +8619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteurs nanoporeux de composés aromatiques monocycliques et autres polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8765,51 +8765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8964,688 +8964,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t>
+                <w:t xml:space="preserve">Polluants émergents : 1,3-Butadiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Guittier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Mathe</w:t>
+                <w:t xml:space="preserve">Thomas Fagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tempet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Zdanevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Queron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251817v1</w:t>
+                <w:t xml:space="preserve">hal-04251864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de cadrage pour l’utilisation des capteurs et systèmes capteur pour la mesure des polluants gazeux et particulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thibaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFNOR. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Macé</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04251876v1</w:t>
+                <w:t xml:space="preserve">hal-04249507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guide méthodologique pour la mesure des concentrations en ammoniac dans l'air ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Thibaudon</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04249507v1</w:t>
+                <w:t xml:space="preserve">hal-04251913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour la mesure des concentrations en ammoniac dans l'air ambiant</w:t>
+                <w:t xml:space="preserve">Note de cadrage pour l’utilisation des capteurs et systèmes capteur pour la mesure des polluants gazeux et particulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Macé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251913v1</w:t>
+                <w:t xml:space="preserve">hal-04251876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants émergents : 1,3-Butadiène</w:t>
+                <w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guittier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tempet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fagniez</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04251864v1</w:t>
+                <w:t xml:space="preserve">hal-04251817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient air - Standard method for the determination of the concentration of ammonia using diffusive samplers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nick Martin</w:t>
+                <w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Comité Européen de Normalisation (CEN); AFNOR. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249466v1</w:t>
+                <w:t xml:space="preserve">hal-04251485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
+                <w:t xml:space="preserve">Ambient air - Standard method for the determination of the concentration of ammonia using diffusive samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">LCSQA. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Européen de Normalisation (CEN); AFNOR. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04251485v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Annuel d'Activité (2019)</w:t>
               </w:r>
@@ -9762,51 +9762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Mantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10422,51 +10422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10482,385 +10482,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Leoz Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251447v1</w:t>
+                <w:t xml:space="preserve">hal-04250946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+                <w:t xml:space="preserve">Literature review on the performance of diffusive samplers for the measurement of ammonia in ambient air and emissions to air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine F Braban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans de Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">LCSQA. 2018</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Goelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEH. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04250946v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature review on the performance of diffusive samplers for the measurement of ammonia in ambient air and emissions to air</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans de Bree</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04291628v1</w:t>
+                <w:t xml:space="preserve">hal-04251447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air : Synthèse des résultats</w:t>
               </w:r>
@@ -11116,51 +11116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9A1E5D4"/>
+    <w:nsid w:val="5ABDBB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11347,51 +11347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-crunaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4582-5316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101533837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAM-9950-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hawko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102711" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jantzem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2185018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148862" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12899-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM98B8GK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Merlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DGTN7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Marcoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Q. Ngo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Moy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors2020171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain V.H. Dagnelie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00021c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarmoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2319-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TSMT54PP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05553620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Moujahid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gimberteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boullanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Amina Cylia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umba Kalala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291161v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cancedda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temine-Roussel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Guillemot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.138" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659315v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crunaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Chevallier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474368v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251876v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251864v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249466v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251044v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291628v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F Braban" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans de Bree" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Goelen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-crunaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4582-5316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101533837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAM-9950-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hawko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jantzem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102711" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12899-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2185018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM98B8GK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Merlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DGTN7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Marcoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Q. Ngo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Moy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors2020171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain V.H. Dagnelie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00021c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarmoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2319-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TSMT54PP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05553620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Moujahid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gimberteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boullanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Amina Cylia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umba Kalala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cancedda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temine-Roussel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Guillemot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.138" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659315v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crunaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Chevallier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474368v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249466v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251044v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291628v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F Braban" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans de Bree" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Goelen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>