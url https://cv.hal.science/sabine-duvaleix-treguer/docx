--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -84,2586 +84,2664 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product innovation and export strategy</w:t>
+                <w:t xml:space="preserve">Décrypter les compétences en responsabilité sociétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Randy Chemo Dzukou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jems.12579⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.252-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452985v1</w:t>
+                <w:t xml:space="preserve">hal-05318152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre philosophie et sciences : traduction du vivant pour une transformation de l’humanité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Product innovation and export strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Randy Chemo Dzukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.42-48. </w:t>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.193-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jems.12579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318132v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The technical and economic effects of biodiversity standards on wheat production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dialogue entre philosophie et sciences : traduction du vivant pour une transformation de l’humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbad044/7591608⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432065v1</w:t>
+                <w:t xml:space="preserve">hal-05318132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking the diet of cows into consideration in designing payments to reduce enteric methane emissions on dairy farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Dupraz</w:t>
+                <w:t xml:space="preserve">The technical and economic effects of biodiversity standards on wheat production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22766⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbad044/7591608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523596v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Farmer Perspectives and their Adoption of Ecological Practices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking the diet of cows into consideration in designing payments to reduce enteric methane emissions on dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duvaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (10), pp.6961-6985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906513v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Innovation and Export Strategy: An Application to French Dairy Firms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">European Farmer Perspectives and their Adoption of Ecological Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Billaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Manevska Tasevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (3), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4173087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093766v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does transaction governance in the animal supply chain influence antibiotic use? A study of the French young bull sector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Product Innovation and Export Strategy: An Application to French Dairy Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Randy Chemo Dzukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jill Hobbs</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aepp.13262⟩</w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4173087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661793v1</w:t>
+                <w:t xml:space="preserve">hal-04093766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural cooperatives and farm sustainability – A literature review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How does transaction governance in the animal supply chain influence antibiotic use? A study of the French young bull sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Hobbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joes.12417⟩</w:t>
+              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aepp.13262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133010v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical indications and trade: Firm-level evidence from the French cheese industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodpol.2021.102118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopting Environmentally Friendly Farming Practices and the Role of Quality Labels and Producer Organisations: A Qualitative Analysis Based on Two European Case Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Agricultural cooperatives and farm sustainability – A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Candemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irene Tzouramani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su122410457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joes.12417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068373v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des organisations de producteurs dans les filières animales : négociation, conseil, commercialisation et création de valeur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adopting Environmentally Friendly Farming Practices and the Role of Quality Labels and Producer Organisations: A Qualitative Analysis Based on Two European Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilia Konstantidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Tzouramani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (24), pp.10457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su122410457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482199v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du digital, facilitateur de la gouvernance ? Le cas des coopératives agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Rôles des organisations de producteurs dans les filières animales : négociation, conseil, commercialisation et création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ledos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 351 (1), pp.68-80</w:t>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021421v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché des broutards en France. Organisation de la filière, transmission de l’information et qualité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">L’usage du digital, facilitateur de la gouvernance ? Le cas des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ledos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Rault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Beaugrand</w:t>
+                <w:t xml:space="preserve">Guillaume Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 368, pp.107-127</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (1), pp.68-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625099v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectives’ alignment between members and agricultural cooperatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le marché des broutards en France. Organisation de la filière, transmission de l’information et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bareille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 368, pp.107-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615938v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Nature and Magnitude of Cost Economies in Hog Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Objectives’ alignment between members and agricultural cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 47 (4), pp.465-476. </w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (1-2), pp.75-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/agec.12245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41130-017-0048-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238428v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescriptive labeling of food products: a suitable policy instrument?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">On the Nature and Magnitude of Cost Economies in Hog Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.265.0895⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (4), pp.465-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482821v1</w:t>
+                <w:t xml:space="preserve">hal-01238428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats et modes de coordination en agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Prescriptive labeling of food products: a suitable policy instrument?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (5), pp.895-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.265.0895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123364v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contractualisation dans le secteur aviculture chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+                <w:t xml:space="preserve">Contrats et modes de coordination en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coutelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 345, pp.73-86. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 345, pp.7-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123363v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractualisation et modes de coordination dans les filières animales - Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">La contractualisation dans le secteur aviculture chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 345, pp.4-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 345, pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209048v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: Jeffrey Dorfman, Economics and Management of the Food Industry [Compte rendu de lecture]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Contractualisation et modes de coordination dans les filières animales - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 345, pp.4-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208986v1</w:t>
+                <w:t xml:space="preserve">hal-01209048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firms'responses to nutritional policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Book review: Jeffrey Dorfman, Economics and Management of the Food Industry [Compte rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbs002⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (3), pp.403-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960714013095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842543v1</w:t>
+                <w:t xml:space="preserve">hal-01208986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of constrained supply and price contracts on agricultural cooperatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Firms'responses to nutritional policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Cordier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2008.08.005⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (5), pp.843-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbs002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729178v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation contractuelle entre les coopératives et leurs adhérents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Effects of constrained supply and price contracts on agricultural cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 199 (3), pp.769-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2008.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190126v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovation contractuelle entre les coopératives et leurs adhérents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (3), pp.533-547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers un nouvel engagement coopératif dans le secteur laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 288 (288), pp.37-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1022198ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2673,2758 +2751,2758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût de la modification du régime alimentaire des vaches laitières permettant de réduire les émissions de méthane entérique dans les élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de recherches en sciences sociales (JRSS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les filières agricoles influencent-elles l’adoption de pratiques écologiques à l’échelle des exploitations ? Étude sur le secteur porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2020, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can agricultural cooperatives enhance the adoption of environmentally friendly practices on farms: a literature review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Product innovation and Export behaviour in French dairy industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Randy Chemo Dzukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Dec 2019, Bordeaux, France. 14 p</w:t>
+              <w:t xml:space="preserve">Congrès de l’IATRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Center (IATRC). USA., Dec 2019, Washington, United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498975v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product innovation and Export behaviour in French dairy industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Can agricultural cooperatives enhance the adoption of environmentally friendly practices on farms: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Candemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’IATRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Center (IATRC). USA., Dec 2019, Washington, United States. 22 p</w:t>
+              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Dec 2019, Bordeaux, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503323v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical coordination and health control measures in the French young bull sector: a transaction cost analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France. 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producer organisations in the meat sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The contribution of producer organisations to an efficient agri-food supply chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission., Sep 2018, Bruxelles, Belgium. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the competitiveness effects of quality labels: Evidence from French cheese industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International conférence of agricultural economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., 2018, Vancouver, Canada. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation économique des secteurs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats Généraux de l'Alimentation, Atelier 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product innovation and export performances of French dairy firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Randy Chemo Dzukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. congrès de l’EAAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des contrats dans la filière porcine française : réalité des pratiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Un consommateur qui nourrit l'agriculteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de la Maison de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’Europe Rennes et Haute-Bretagne. Rennes, FRA., Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831440v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un consommateur qui nourrit l'agriculteur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Typologie des contrats dans la filière porcine française : réalité des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de la Maison de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l’Europe Rennes et Haute-Bretagne. Rennes, FRA., Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788262v1</w:t>
+                <w:t xml:space="preserve">hal-01831440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectives’ alignment between members and agricultural cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bareille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Etudes et de Recherches en Economie sur les Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and export performance: Evidence from cheese industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Innovation and Member Commitment in Agricultural Cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">145. EAAE Seminar “Intellectual Property Rights for Geographical Indications: What is at Stake in the TTIP?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Apr 2015, Parma, Italy. 11 p</w:t>
+              <w:t xml:space="preserve">89. Agricultural Economics Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2015, University of Warwick, United Kingdom. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209053v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Member Commitment in Agricultural Cooperatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Beaugrand</w:t>
+                <w:t xml:space="preserve">Quality and export performance: Evidence from cheese industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89. Agricultural Economics Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2015, University of Warwick, United Kingdom. 18 p</w:t>
+              <w:t xml:space="preserve">145. EAAE Seminar “Intellectual Property Rights for Geographical Indications: What is at Stake in the TTIP?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Apr 2015, Parma, Italy. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150809v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producer organizations and members performance in hog production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Prescriptive labeling: impacts on market and environmental issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigné</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 AAEA &amp; WAEA Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Western Agricultural Economics Association (WAEA). USA., Jul 2015, San Francisco, United States. 21 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794642v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescriptive labeling: impacts on market and environmental issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Producer organizations and members performance in hog production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the French Economic Association (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 23 p</w:t>
+              <w:t xml:space="preserve">2015 AAEA &amp; WAEA Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Western Agricultural Economics Association (WAEA). USA., Jul 2015, San Francisco, United States. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169626v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Member Commitment in Agricultural Cooperatives : How do Innovation, Economic Participation and Governance Involvement Interlock ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA Research International Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Nature and Magnitude of Cost Economies in Hog production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et amplitude des économies de coûts en production porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage (1348).; Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331).; Institut du Porc (IFIP). FRA., Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptive labeling: impacts on market and environmental issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Hue Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">134. EAAE Seminar: "Labels on sustainability: an issue for consumers, producers, policy makers, and NGOs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firms' responses to nutritional policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">115th Joint EAAE/AAEA Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Freising-Weihenstephan (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk farmers' risk attitudes: influence of the dairy processing company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Belhenniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International European Forum on System Dynamics and Information in Food Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Innsbruck (DE), Germany. pp.113-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’augmentation de la volatilité des prix des commodités sur les coopératives laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER : les entreprises coopératives agricoles, mutations et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'augmentation de la volatilité des prix des commodités sur les coopératives laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER : les entreprises coopératives agricoles, mutations et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of contracts on constrained supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Business Process Consulting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS 2006. 1. International conference on Information Systems, Logistics and Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements coopératifs: vers de nouveaux contrats dans le secteur laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LESSOR : Les chantiers de l'économie sociale et solidaire : Espace de pratiques et champs théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2003, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract design for improving membership commitment in French cooperatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Stratégie d'approvisionnement des coopératives laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Société Française d'Economie Rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). Rennes, USA., Jul 2003, Montreal, Canada. 21 p</w:t>
+              <w:t xml:space="preserve">Journëes européennes des thèses en économie et en gestion agricoles et agroalimentaires et rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2003, Montpellier, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342391v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'approvisionnement des coopératives laitières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Contract design for improving membership commitment in French cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Société Française d'Economie Rurale</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journëes européennes des thèses en économie et en gestion agricoles et agroalimentaires et rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2003, Montpellier, France. non paginé</w:t>
+              <w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). Rennes, USA., Jul 2003, Montreal, Canada. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342388v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de différenciation de la coopérative laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Société Française de Recherche Opérationnelle Et d'Aide À La Décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision (SFROAD). FRA., Feb 2003, Avignon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5434,275 +5512,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A payment to support the reduction of enteric methane emissions in dairy farms should be adapted to the type of fodder system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of The Agricultural Economics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation économique de la filière française des jeunes bovins de boucherie, quelle influence sur une moindre utilisation d’antibiotiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. , 24 (24ème ed.), 2018, Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5712,293 +5790,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les filières agricoles influencent-elles l’adoption de pratiques écologiques à l’échelle des exploitations?: Etude sur le secteur porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appellations d’origine : un atout pour l’export ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Economies in Hog Production: Feed prices matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6008,248 +6086,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of changing dairy cows' diet to reduce enteric methane emissions in livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Competitiveness Effects of Quality Labels: Evidence from the French Cheese Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6259,655 +6337,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve the adoption, performance and sustainability of ecological farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kantelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tzanopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFT large-scale farmer survey questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Tzouramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilia Konstantidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] D2.2, HAO Demeter - Hellenic Agricultural Organization Demeter. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical integration and health control measures in the French young beef bull sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bonnet-Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2018, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité des filières animales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Inconnu. 2018, 69 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectives’ alignment between members and agricultural cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bareille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats et modes de coordination en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2014, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6917,100 +6995,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de l'engagement coopératif aux perspectives économiques du secteur laitier : cas de l'Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Ecole Nationale Supérieure Agronomique de Rennes, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02831314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7020,105 +7098,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des filières agroalimentaires et choix de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes 1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02791757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7265,51 +7343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Randy Chemo Dzukou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318132v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lassalas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad044/7591608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvaleix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22766" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hansson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leduc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Manevska Tasevska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12371" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4173087" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Poizat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Hobbs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13262" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Candemir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2021.102118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su122410457" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ledos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepetit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0048-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12245" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.265.0895" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714013095" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouached" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.08.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHWPGTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022198ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Antoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208983v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Hue Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammoudi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Business Process Consulting" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462689v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesage" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Recherche Op&#233;rationnelle Et d'Aide &#192; La D&#233;cision" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cornette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925630v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831314v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Randy Chemo Dzukou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lassalas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad044/7591608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvaleix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22766" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hansson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leduc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Manevska Tasevska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12371" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4173087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Poizat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Hobbs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2021.102118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Candemir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su122410457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Clerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ledos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepetit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0048-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.265.0895" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714013095" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouached" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.08.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHWPGTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022198ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Hue Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Business Process Consulting" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Recherche Op&#233;rationnelle Et d'Aide &#192; La D&#233;cision" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cornette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925630v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>