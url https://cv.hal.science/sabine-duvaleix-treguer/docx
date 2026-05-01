--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -928,248 +928,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical indications and trade: Firm-level evidence from the French cheese industry</w:t>
+                <w:t xml:space="preserve">Agricultural cooperatives and farm sustainability – A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
+                <w:t xml:space="preserve">Ahmet Candemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2021.102118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joes.12417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269987v1</w:t>
+                <w:t xml:space="preserve">hal-03133010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural cooperatives and farm sustainability – A literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical indications and trade: Firm-level evidence from the French cheese industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Candemir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joes.12417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2021.102118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133010v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopting Environmentally Friendly Farming Practices and the Role of Quality Labels and Producer Organisations: A Qualitative Analysis Based on Two European Case Studies</w:t>
               </w:r>
@@ -1311,51 +1311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,51 +1410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage du digital, facilitateur de la gouvernance ? Le cas des coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ledos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1518,51 +1518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des broutards en France. Organisation de la filière, transmission de l’information et qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1639,51 +1639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98 (1-2), pp.75-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1717,64 +1717,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Nature and Magnitude of Cost Economies in Hog Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (4), pp.465-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptive labeling of food products: a suitable policy instrument?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1912,51 +1912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats et modes de coordination en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 345, pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2111,51 +2111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractualisation et modes de coordination dans les filières animales - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,51 +2223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review: Jeffrey Dorfman, Economics and Management of the Food Industry [Compte rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95 (3), pp.403-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2301,51 +2301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firms'responses to nutritional policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,51 +2431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of constrained supply and price contracts on agricultural cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,51 +2547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation contractuelle entre les coopératives et leurs adhérents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2629,51 +2629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouvel engagement coopératif dans le secteur laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les filières agricoles influencent-elles l’adoption de pratiques écologiques à l’échelle des exploitations ? Étude sur le secteur porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,260 +2975,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product innovation and Export behaviour in French dairy industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can agricultural cooperatives enhance the adoption of environmentally friendly practices on farms: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmet Candemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’IATRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Center (IATRC). USA., Dec 2019, Washington, United States. 22 p</w:t>
+              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Dec 2019, Bordeaux, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503323v1</w:t>
+                <w:t xml:space="preserve">hal-02498975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can agricultural cooperatives enhance the adoption of environmentally friendly practices on farms: a literature review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Product innovation and Export behaviour in French dairy industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Randy Chemo Dzukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Dec 2019, Bordeaux, France. 14 p</w:t>
+              <w:t xml:space="preserve">Congrès de l’IATRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Center (IATRC). USA., Dec 2019, Washington, United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498975v1</w:t>
+                <w:t xml:space="preserve">hal-02503323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical coordination and health control measures in the French young bull sector: a transaction cost analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3266,51 +3266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producer organisations in the meat sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The contribution of producer organisations to an efficient agri-food supply chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission., Sep 2018, Bruxelles, Belgium. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3335,77 +3335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the competitiveness effects of quality labels: Evidence from French cheese industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3443,51 +3443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation économique des secteurs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats Généraux de l'Alimentation, Atelier 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3525,51 +3525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product innovation and export performances of French dairy firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Randy Chemo Dzukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3607,51 +3607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un consommateur qui nourrit l'agriculteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de la Maison de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l’Europe Rennes et Haute-Bretagne. Rennes, FRA., Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3823,51 +3823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Etudes et de Recherches en Economie sur les Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3886,437 +3886,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Member Commitment in Agricultural Cooperatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Quality and export performance: Evidence from cheese industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89. Agricultural Economics Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2015, University of Warwick, United Kingdom. 18 p</w:t>
+              <w:t xml:space="preserve">145. EAAE Seminar “Intellectual Property Rights for Geographical Indications: What is at Stake in the TTIP?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Apr 2015, Parma, Italy. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150809v1</w:t>
+                <w:t xml:space="preserve">hal-01209053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and export performance: Evidence from cheese industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Innovation and Member Commitment in Agricultural Cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">145. EAAE Seminar “Intellectual Property Rights for Geographical Indications: What is at Stake in the TTIP?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Apr 2015, Parma, Italy. 11 p</w:t>
+              <w:t xml:space="preserve">89. Agricultural Economics Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2015, University of Warwick, United Kingdom. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209053v1</w:t>
+                <w:t xml:space="preserve">hal-01150809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescriptive labeling: impacts on market and environmental issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Producer organizations and members performance in hog production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the French Economic Association (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 23 p</w:t>
+              <w:t xml:space="preserve">2015 AAEA &amp; WAEA Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Western Agricultural Economics Association (WAEA). USA., Jul 2015, San Francisco, United States. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169626v1</w:t>
+                <w:t xml:space="preserve">hal-02794642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producer organizations and members performance in hog production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Prescriptive labeling: impacts on market and environmental issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigné</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 AAEA &amp; WAEA Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Western Agricultural Economics Association (WAEA). USA., Jul 2015, San Francisco, United States. 21 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794642v1</w:t>
+                <w:t xml:space="preserve">hal-01169626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Member Commitment in Agricultural Cooperatives : How do Innovation, Economic Participation and Governance Involvement Interlock ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4354,64 +4354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Nature and Magnitude of Cost Economies in Hog production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4436,64 +4436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et amplitude des économies de coûts en production porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage (1348).; Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331).; Institut du Porc (IFIP). FRA., Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4518,51 +4518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptive labeling: impacts on market and environmental issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Hue Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4613,51 +4613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firms' responses to nutritional policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk farmers' risk attitudes: influence of the dairy processing company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Belhenniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4810,208 +4810,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’augmentation de la volatilité des prix des commodités sur les coopératives laitières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Impact de l'augmentation de la volatilité des prix des commodités sur les coopératives laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER : les entreprises coopératives agricoles, mutations et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">, Feb 2008, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462397v1</w:t>
+                <w:t xml:space="preserve">hal-00729744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'augmentation de la volatilité des prix des commodités sur les coopératives laitières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Impact de l’augmentation de la volatilité des prix des commodités sur les coopératives laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER : les entreprises coopératives agricoles, mutations et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2008, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729744v1</w:t>
+                <w:t xml:space="preserve">hal-01462397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of contracts on constrained supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,51 +5062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements coopératifs: vers de nouveaux contrats dans le secteur laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,273 +5164,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'approvisionnement des coopératives laitières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Contract design for improving membership commitment in French cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Société Française d'Economie Rurale</w:t>
+                <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journëes européennes des thèses en économie et en gestion agricoles et agroalimentaires et rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2003, Montpellier, France. non paginé</w:t>
+              <w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). Rennes, USA., Jul 2003, Montreal, Canada. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342388v1</w:t>
+                <w:t xml:space="preserve">hal-02342391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract design for improving membership commitment in French cooperatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Stratégie d'approvisionnement des coopératives laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
+                <w:t xml:space="preserve">. Société Française d'Economie Rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). Rennes, USA., Jul 2003, Montreal, Canada. 21 p</w:t>
+              <w:t xml:space="preserve">Journëes européennes des thèses en économie et en gestion agricoles et agroalimentaires et rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2003, Montpellier, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342391v1</w:t>
+                <w:t xml:space="preserve">hal-02342388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de différenciation de la coopérative laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5817,51 +5817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les filières agricoles influencent-elles l’adoption de pratiques écologiques à l’échelle des exploitations?: Etude sur le secteur porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5892,77 +5892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appellations d’origine : un atout pour l’export ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5993,51 +5993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Economies in Hog Production: Feed prices matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6126,51 +6126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6214,77 +6214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Competitiveness Effects of Quality Labels: Evidence from the French Cheese Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6604,51 +6604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical integration and health control measures in the French young beef bull sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bonnet-Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6827,51 +6827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6902,51 +6902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats et modes de coordination en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7009,51 +7009,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de l'engagement coopératif aux perspectives économiques du secteur laitier : cas de l'Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Ecole Nationale Supérieure Agronomique de Rennes, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7112,51 +7112,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des filières agroalimentaires et choix de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes 1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7343,51 +7343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Randy Chemo Dzukou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lassalas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad044/7591608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvaleix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22766" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hansson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leduc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Manevska Tasevska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12371" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4173087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Poizat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Hobbs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2021.102118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Candemir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su122410457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Clerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ledos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepetit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0048-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.265.0895" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714013095" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouached" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.08.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHWPGTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022198ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Hue Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Business Process Consulting" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Recherche Op&#233;rationnelle Et d'Aide &#192; La D&#233;cision" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cornette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925630v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Randy Chemo Dzukou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lassalas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad044/7591608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvaleix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22766" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hansson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leduc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Manevska Tasevska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12371" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4173087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Poizat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Hobbs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Candemir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2021.102118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su122410457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Clerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ledos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepetit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0048-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.265.0895" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714013095" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouached" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.08.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHWPGTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022198ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150809v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Hue Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Business Process Consulting" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Recherche Op&#233;rationnelle Et d'Aide &#192; La D&#233;cision" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cornette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925630v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>